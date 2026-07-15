--- v0 (2026-05-27)
+++ v1 (2026-07-15)
@@ -16,79 +16,80 @@
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\192.168.0.20\7_사업1본부_교육운영팀\01_학습진행\18_김이슬\노사발전재단\2026\02. 공지사항\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="회원가입양식" sheetId="1" r:id="rId1"/>
     <sheet name="과정정보(참고)" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'과정정보(참고)'!$A$3:$J$17</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">'과정정보(참고)'!$A$3:$J$18</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">회원가입양식!$B$19:$K$121</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">회원가입양식!$A$1:$O$50</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="A9" i="2" l="1"/>
   <c r="A7" i="2" l="1"/>
-  <c r="A12" i="2" l="1"/>
+  <c r="A13" i="2" l="1"/>
+  <c r="A12" i="2"/>
   <c r="A11" i="2"/>
   <c r="A10" i="2"/>
-  <c r="A9" i="2"/>
   <c r="A8" i="2"/>
   <c r="A6" i="2"/>
   <c r="A5" i="2"/>
-  <c r="A17" i="2" l="1"/>
+  <c r="A18" i="2" l="1"/>
+  <c r="A17" i="2"/>
   <c r="A16" i="2"/>
   <c r="A15" i="2"/>
   <c r="A14" i="2"/>
-  <c r="A13" i="2"/>
   <c r="A4" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="137">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>◎ 회사 정보</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>◎ 교육 담당자 정보</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>사번</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>홍길동</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
     <t>영업팀</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>010-1111-1111</t>
@@ -866,50 +867,54 @@
         <charset val="129"/>
         <scheme val="minor"/>
       </rPr>
       <t xml:space="preserve">(자율생성) →ex. nosa_test1   </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF00B050"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="minor"/>
       </rPr>
       <t>*타 회사와 중복되지 않을 고유한 영문(회사 이메일 주소에서 따오는 등)</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>(참고용) 전체과정정보(Click)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>이용약관 및 개인정보취급방침 전문(Click)</t>
     <phoneticPr fontId="3" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026년 [고용차별예방교육 선택과정] 노동법 압축파일.zip(사례로 배우는 근로기준법)</t>
+    <phoneticPr fontId="15" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="35" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="12"/>
@@ -1813,51 +1818,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="114">
+  <cellXfs count="115">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2144,50 +2149,53 @@
     <xf numFmtId="0" fontId="22" fillId="9" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="8"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="8"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
@@ -2238,51 +2246,98 @@
     <xf numFmtId="0" fontId="20" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1"/>
     <cellStyle name="표준 3" xfId="2"/>
     <cellStyle name="하이퍼링크" xfId="3" builtinId="8"/>
   </cellStyles>
-  <dxfs count="18">
+  <dxfs count="23">
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <font>
+        <color rgb="FF9C0006"/>
+      </font>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFFFC7CE"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor theme="0" tint="-0.14996795556505021"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
@@ -2741,51 +2796,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nosaedu.kacnet.co.kr/site/main" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:test2@test.co.kr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:test1@test.co.kr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nosaedu.kacnet.co.kr/site/person_policy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O134"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="19" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G10" sqref="G10"/>
+      <selection pane="bottomLeft" activeCell="G14" sqref="G14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="1.125" style="19" customWidth="1"/>
     <col min="2" max="2" width="8.625" style="19" customWidth="1"/>
     <col min="3" max="3" width="14.25" style="67" customWidth="1"/>
     <col min="4" max="4" width="13.75" style="67" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="68" customWidth="1"/>
     <col min="6" max="6" width="13.75" style="68" customWidth="1"/>
     <col min="7" max="7" width="13.875" style="19" customWidth="1"/>
     <col min="8" max="8" width="12.375" style="19" customWidth="1"/>
     <col min="9" max="9" width="15" style="19" customWidth="1"/>
     <col min="10" max="10" width="25.625" style="19" customWidth="1"/>
     <col min="11" max="11" width="52.25" style="32" customWidth="1"/>
     <col min="12" max="12" width="20.25" style="32" customWidth="1"/>
     <col min="13" max="13" width="30.25" style="32" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="2.625" style="19" customWidth="1"/>
     <col min="15" max="15" width="29.875" style="19" customWidth="1"/>
     <col min="16" max="16384" width="9" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:15" s="21" customFormat="1" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
@@ -2812,263 +2867,263 @@
     <row r="3" spans="2:15" s="21" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
     </row>
     <row r="4" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="H4" s="27"/>
     </row>
     <row r="5" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B5" s="103" t="s">
+      <c r="B5" s="104" t="s">
         <v>68</v>
       </c>
-      <c r="C5" s="104"/>
+      <c r="C5" s="105"/>
       <c r="D5" s="75" t="s">
         <v>100</v>
       </c>
       <c r="E5" s="70"/>
       <c r="F5" s="71"/>
       <c r="H5" s="84" t="s">
         <v>106</v>
       </c>
-      <c r="I5" s="97" t="s">
+      <c r="I5" s="98" t="s">
         <v>105</v>
       </c>
-      <c r="J5" s="98"/>
+      <c r="J5" s="99"/>
       <c r="K5"/>
       <c r="M5" s="28"/>
     </row>
     <row r="6" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B6" s="105" t="s">
+      <c r="B6" s="106" t="s">
         <v>67</v>
       </c>
-      <c r="C6" s="106"/>
+      <c r="C6" s="107"/>
       <c r="D6" s="76" t="s">
         <v>98</v>
       </c>
       <c r="E6" s="72"/>
       <c r="F6" s="73"/>
       <c r="H6" s="85" t="s">
         <v>79</v>
       </c>
-      <c r="I6" s="99" t="s">
+      <c r="I6" s="100" t="s">
         <v>80</v>
       </c>
-      <c r="J6" s="100"/>
+      <c r="J6" s="101"/>
       <c r="M6" s="28"/>
     </row>
     <row r="7" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B7" s="93" t="s">
+      <c r="B7" s="94" t="s">
         <v>78</v>
       </c>
-      <c r="C7" s="107"/>
+      <c r="C7" s="108"/>
       <c r="D7" s="29" t="s">
         <v>83</v>
       </c>
-      <c r="E7" s="95" t="s">
+      <c r="E7" s="96" t="s">
         <v>84</v>
       </c>
-      <c r="F7" s="96"/>
+      <c r="F7" s="97"/>
       <c r="H7" s="86" t="s">
         <v>104</v>
       </c>
-      <c r="I7" s="101" t="s">
+      <c r="I7" s="102" t="s">
         <v>82</v>
       </c>
-      <c r="J7" s="102"/>
+      <c r="J7" s="103"/>
       <c r="M7" s="28"/>
     </row>
     <row r="8" spans="2:15" s="21" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
       <c r="G8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="87"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
     </row>
     <row r="9" spans="2:15" s="21" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B9" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="32"/>
       <c r="H9" s="33" t="s">
         <v>103</v>
       </c>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="35"/>
       <c r="L9" s="34"/>
       <c r="M9" s="36"/>
       <c r="N9" s="32"/>
       <c r="O9" s="37" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="10" spans="2:15" s="21" customFormat="1" ht="18.600000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B10" s="103" t="s">
+      <c r="B10" s="104" t="s">
         <v>121</v>
       </c>
-      <c r="C10" s="104"/>
+      <c r="C10" s="105"/>
       <c r="D10" s="75" t="s">
         <v>99</v>
       </c>
       <c r="E10" s="79"/>
       <c r="F10" s="80"/>
       <c r="G10" s="32"/>
       <c r="H10" s="38" t="s">
         <v>129</v>
       </c>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
-      <c r="L10" s="91" t="s">
+      <c r="L10" s="92" t="s">
         <v>135</v>
       </c>
-      <c r="M10" s="92"/>
+      <c r="M10" s="93"/>
       <c r="N10" s="32"/>
       <c r="O10" s="40" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="11" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B11" s="105" t="s">
+      <c r="B11" s="106" t="s">
         <v>122</v>
       </c>
-      <c r="C11" s="106"/>
+      <c r="C11" s="107"/>
       <c r="D11" s="76"/>
       <c r="E11" s="81"/>
       <c r="F11" s="82"/>
       <c r="G11" s="32"/>
       <c r="H11" s="38" t="s">
         <v>128</v>
       </c>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="39"/>
       <c r="N11" s="32"/>
       <c r="O11" s="40" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="12" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B12" s="105" t="s">
+      <c r="B12" s="106" t="s">
         <v>123</v>
       </c>
-      <c r="C12" s="106"/>
+      <c r="C12" s="107"/>
       <c r="D12" s="76"/>
       <c r="E12" s="81"/>
       <c r="F12" s="82"/>
       <c r="G12" s="32"/>
       <c r="H12" s="41" t="s">
         <v>127</v>
       </c>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
       <c r="M12" s="39"/>
       <c r="N12" s="32"/>
       <c r="O12" s="40" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="13" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B13" s="105" t="s">
+      <c r="B13" s="106" t="s">
         <v>124</v>
       </c>
-      <c r="C13" s="106"/>
+      <c r="C13" s="107"/>
       <c r="D13" s="76"/>
       <c r="E13" s="81"/>
       <c r="F13" s="82"/>
       <c r="G13" s="32"/>
       <c r="H13" s="41" t="s">
         <v>130</v>
       </c>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="39"/>
       <c r="N13" s="32"/>
       <c r="O13" s="40" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="14" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="B14" s="105" t="s">
+      <c r="B14" s="106" t="s">
         <v>125</v>
       </c>
-      <c r="C14" s="106"/>
+      <c r="C14" s="107"/>
       <c r="D14" s="76"/>
       <c r="E14" s="81"/>
       <c r="F14" s="82"/>
       <c r="G14" s="32"/>
       <c r="H14" s="41" t="s">
         <v>131</v>
       </c>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
       <c r="M14" s="39"/>
       <c r="N14" s="32"/>
       <c r="O14" s="40" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="15" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
-      <c r="B15" s="93" t="s">
+      <c r="B15" s="94" t="s">
         <v>126</v>
       </c>
-      <c r="C15" s="94"/>
+      <c r="C15" s="95"/>
       <c r="D15" s="88"/>
       <c r="E15" s="89"/>
       <c r="F15" s="74"/>
       <c r="G15" s="32"/>
       <c r="H15" s="38" t="s">
         <v>101</v>
       </c>
       <c r="I15" s="30"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="39"/>
       <c r="N15" s="32"/>
       <c r="O15" s="40" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="16" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="B16" s="90"/>
       <c r="C16" s="90"/>
       <c r="D16" s="90"/>
       <c r="E16" s="90"/>
       <c r="F16" s="90"/>
       <c r="G16" s="32"/>
       <c r="H16" s="42" t="s">
@@ -4910,55 +4965,55 @@
     </dataValidation>
     <dataValidation type="textLength" operator="equal" allowBlank="1" showInputMessage="1" showErrorMessage="1" errorTitle="사업자등록번호" error="- 없이 숫자 10자리로 입력하시기 바랍니다." promptTitle="사업자등록번호" prompt="- 없이 숫자 10자리로 작성" sqref="D6">
       <formula1>10</formula1>
     </dataValidation>
     <dataValidation type="textLength" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" promptTitle="법인명" prompt="사업자등록증상 법인명으로 작성" sqref="D5">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M20:M121">
       <formula1>"서울센터(서울/강원),인천센터(경기/인천),대전센터(대전/세종/충남/충북),대구센터(대구/경북),경남센터(부산/울산/창원),전북센터(전남/전북/제주)"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J20" r:id="rId1"/>
     <hyperlink ref="J21" r:id="rId2"/>
     <hyperlink ref="I6" r:id="rId3"/>
     <hyperlink ref="L10:M10" r:id="rId4" display="[이용약관 및 개인정보취급방침 전문(Click)]"/>
     <hyperlink ref="M16" location="'과정정보(참고)'!A3" display="※전체과정정보(Click)"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="1.32" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M17"/>
+  <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+      <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.875" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="15" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="13.375" customWidth="1"/>
     <col min="7" max="7" width="80.625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.5" customWidth="1"/>
     <col min="9" max="9" width="9.875" customWidth="1"/>
     <col min="10" max="10" width="37.25" customWidth="1"/>
     <col min="11" max="16384" width="9" style="10"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="8" t="s">
         <v>97</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
@@ -5009,487 +5064,527 @@
       </c>
       <c r="I3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="5">
         <f>SUBTOTAL(103,$B$4:B4)*1</f>
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F4" s="113" t="s">
+      <c r="F4" s="114" t="s">
         <v>107</v>
       </c>
       <c r="G4" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="H4" s="111" t="s">
+      <c r="H4" s="112" t="s">
         <v>73</v>
       </c>
       <c r="I4" s="6">
         <v>3</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A5" s="5">
         <f>SUBTOTAL(103,$B$4:B5)*1</f>
         <v>2</v>
       </c>
       <c r="B5" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C5" s="14" t="s">
         <v>70</v>
       </c>
       <c r="D5" s="14" t="s">
         <v>71</v>
       </c>
       <c r="E5" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="F5" s="113"/>
+      <c r="F5" s="114"/>
       <c r="G5" s="12" t="s">
         <v>76</v>
       </c>
-      <c r="H5" s="111"/>
+      <c r="H5" s="112"/>
       <c r="I5" s="6">
         <v>1</v>
       </c>
-      <c r="J5" s="108" t="s">
+      <c r="J5" s="109" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5">
         <f>SUBTOTAL(103,$B$4:B6)*1</f>
         <v>3</v>
       </c>
       <c r="B6" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C6" s="14" t="s">
         <v>70</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>71</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="F6" s="113"/>
+      <c r="F6" s="114"/>
       <c r="G6" s="12" t="s">
         <v>118</v>
       </c>
-      <c r="H6" s="111"/>
+      <c r="H6" s="112"/>
       <c r="I6" s="6">
         <v>2</v>
       </c>
-      <c r="J6" s="109"/>
+      <c r="J6" s="110"/>
     </row>
     <row r="7" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <f>SUBTOTAL(103,$B$4:B7)*1</f>
         <v>4</v>
       </c>
       <c r="B7" s="18" t="s">
         <v>69</v>
       </c>
       <c r="C7" s="18" t="s">
         <v>70</v>
       </c>
       <c r="D7" s="18" t="s">
         <v>71</v>
       </c>
       <c r="E7" s="18" t="s">
         <v>72</v>
       </c>
-      <c r="F7" s="113"/>
+      <c r="F7" s="114"/>
       <c r="G7" s="12" t="s">
         <v>77</v>
       </c>
-      <c r="H7" s="111"/>
+      <c r="H7" s="112"/>
       <c r="I7" s="6">
         <v>1</v>
       </c>
-      <c r="J7" s="109"/>
+      <c r="J7" s="110"/>
     </row>
     <row r="8" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A8" s="5">
         <f>SUBTOTAL(103,$B$4:B8)*1</f>
         <v>5</v>
       </c>
       <c r="B8" s="14" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="14" t="s">
         <v>70</v>
       </c>
       <c r="D8" s="14" t="s">
         <v>71</v>
       </c>
       <c r="E8" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="F8" s="113"/>
+      <c r="F8" s="114"/>
       <c r="G8" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="H8" s="111"/>
+      <c r="H8" s="112"/>
       <c r="I8" s="6">
         <v>1</v>
       </c>
-      <c r="J8" s="109"/>
+      <c r="J8" s="110"/>
     </row>
     <row r="9" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A9" s="5">
         <f>SUBTOTAL(103,$B$4:B9)*1</f>
         <v>6</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B9" s="91" t="s">
         <v>15</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="C9" s="91" t="s">
         <v>30</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="D9" s="91" t="s">
         <v>62</v>
       </c>
-      <c r="E9" s="14" t="s">
+      <c r="E9" s="91" t="s">
         <v>72</v>
       </c>
-      <c r="F9" s="113"/>
+      <c r="F9" s="114"/>
       <c r="G9" s="12" t="s">
         <v>119</v>
       </c>
       <c r="H9" s="112"/>
       <c r="I9" s="6">
         <v>2</v>
       </c>
-      <c r="J9" s="109"/>
+      <c r="J9" s="110"/>
     </row>
     <row r="10" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A10" s="5">
         <f>SUBTOTAL(103,$B$4:B10)*1</f>
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D10" s="2" t="s">
-        <v>34</v>
-[...10 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="E10" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="F10" s="114"/>
+      <c r="G10" s="12" t="s">
+        <v>136</v>
+      </c>
+      <c r="H10" s="113"/>
       <c r="I10" s="6">
         <v>2</v>
       </c>
-      <c r="J10" s="109"/>
+      <c r="J10" s="110"/>
     </row>
     <row r="11" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A11" s="5">
         <f>SUBTOTAL(103,$B$4:B11)*1</f>
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="2" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="F11" s="113"/>
+        <v>90</v>
+      </c>
+      <c r="F11" s="114"/>
       <c r="G11" s="4" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="H11" s="112"/>
+        <v>86</v>
+      </c>
+      <c r="H11" s="113" t="s">
+        <v>63</v>
+      </c>
       <c r="I11" s="6">
         <v>2</v>
       </c>
-      <c r="J11" s="109"/>
+      <c r="J11" s="110"/>
     </row>
     <row r="12" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A12" s="5">
         <f>SUBTOTAL(103,$B$4:B12)*1</f>
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="F12" s="113"/>
+        <v>36</v>
+      </c>
+      <c r="F12" s="114"/>
       <c r="G12" s="4" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="H12" s="112"/>
+        <v>87</v>
+      </c>
+      <c r="H12" s="113"/>
       <c r="I12" s="6">
         <v>2</v>
       </c>
-      <c r="J12" s="109"/>
+      <c r="J12" s="110"/>
     </row>
     <row r="13" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A13" s="5">
         <f>SUBTOTAL(103,$B$4:B13)*1</f>
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="2" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="F13" s="113"/>
+        <v>35</v>
+      </c>
+      <c r="F13" s="114"/>
       <c r="G13" s="4" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="H13" s="112"/>
+        <v>88</v>
+      </c>
+      <c r="H13" s="113"/>
       <c r="I13" s="6">
-        <v>4</v>
-[...1 lines deleted...]
-      <c r="J13" s="109"/>
+        <v>2</v>
+      </c>
+      <c r="J13" s="110"/>
     </row>
     <row r="14" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A14" s="5">
         <f>SUBTOTAL(103,$B$4:B14)*1</f>
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="2" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>56</v>
-[...3 lines deleted...]
-      </c>
+        <v>91</v>
+      </c>
+      <c r="F14" s="114"/>
       <c r="G14" s="4" t="s">
-        <v>92</v>
-[...3 lines deleted...]
-      </c>
+        <v>89</v>
+      </c>
+      <c r="H14" s="113"/>
       <c r="I14" s="6">
-        <v>6</v>
-[...3 lines deleted...]
-      <c r="M14" s="17"/>
+        <v>4</v>
+      </c>
+      <c r="J14" s="110"/>
     </row>
     <row r="15" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A15" s="5">
         <f>SUBTOTAL(103,$B$4:B15)*1</f>
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="F15" s="113"/>
+        <v>56</v>
+      </c>
+      <c r="F15" s="114" t="s">
+        <v>108</v>
+      </c>
       <c r="G15" s="4" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H15" s="112"/>
+        <v>92</v>
+      </c>
+      <c r="H15" s="112" t="s">
+        <v>64</v>
+      </c>
       <c r="I15" s="6">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="J15" s="109"/>
+        <v>6</v>
+      </c>
+      <c r="J15" s="110"/>
       <c r="L15" s="16"/>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A16" s="5">
         <f>SUBTOTAL(103,$B$4:B16)*1</f>
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>58</v>
-[...3 lines deleted...]
-      </c>
+        <v>57</v>
+      </c>
+      <c r="F16" s="114"/>
       <c r="G16" s="4" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="H16" s="112"/>
+        <v>93</v>
+      </c>
+      <c r="H16" s="113"/>
       <c r="I16" s="6">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="J16" s="109"/>
+        <v>12</v>
+      </c>
+      <c r="J16" s="110"/>
       <c r="L16" s="16"/>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A17" s="5">
         <f>SUBTOTAL(103,$B$4:B17)*1</f>
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="F17" s="113"/>
+        <v>58</v>
+      </c>
+      <c r="F17" s="114" t="s">
+        <v>60</v>
+      </c>
       <c r="G17" s="4" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="H17" s="112"/>
+        <v>94</v>
+      </c>
+      <c r="H17" s="113"/>
       <c r="I17" s="6">
-        <v>12</v>
+        <v>6</v>
       </c>
       <c r="J17" s="110"/>
       <c r="L17" s="16"/>
       <c r="M17" s="17"/>
     </row>
+    <row r="18" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="5">
+        <f>SUBTOTAL(103,$B$4:B18)*1</f>
+        <v>15</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="F18" s="114"/>
+      <c r="G18" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="H18" s="113"/>
+      <c r="I18" s="6">
+        <v>12</v>
+      </c>
+      <c r="J18" s="111"/>
+      <c r="L18" s="16"/>
+      <c r="M18" s="17"/>
+    </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="J5:J17"/>
-[...5 lines deleted...]
-    <mergeCell ref="F16:F17"/>
+    <mergeCell ref="J5:J18"/>
+    <mergeCell ref="H15:H18"/>
+    <mergeCell ref="H11:H14"/>
+    <mergeCell ref="H4:H10"/>
+    <mergeCell ref="F4:F14"/>
+    <mergeCell ref="F15:F16"/>
+    <mergeCell ref="F17:F18"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <conditionalFormatting sqref="G3">
-    <cfRule type="duplicateValues" dxfId="17" priority="43"/>
+    <cfRule type="duplicateValues" dxfId="22" priority="48"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G10:G13">
-[...2 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="14" priority="12"/>
+  <conditionalFormatting sqref="G11:G14">
+    <cfRule type="duplicateValues" dxfId="21" priority="15"/>
+    <cfRule type="duplicateValues" dxfId="20" priority="16"/>
+    <cfRule type="duplicateValues" dxfId="19" priority="17"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G10:G13">
-    <cfRule type="duplicateValues" dxfId="13" priority="9"/>
+  <conditionalFormatting sqref="G11:G14">
+    <cfRule type="duplicateValues" dxfId="18" priority="14"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="I4:J5 I6:I17">
-    <cfRule type="containsBlanks" dxfId="12" priority="3">
+  <conditionalFormatting sqref="I4:J5 I6:I8 I10:I18">
+    <cfRule type="containsBlanks" dxfId="17" priority="8">
       <formula>LEN(TRIM(I4))=0</formula>
     </cfRule>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G4:G9">
-[...2 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="9" priority="99"/>
+  <conditionalFormatting sqref="G4:G8 G10">
+    <cfRule type="duplicateValues" dxfId="16" priority="102"/>
+    <cfRule type="duplicateValues" dxfId="15" priority="103"/>
+    <cfRule type="duplicateValues" dxfId="14" priority="104"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G4:G9">
-    <cfRule type="duplicateValues" dxfId="8" priority="100"/>
+  <conditionalFormatting sqref="G4:G8 G10">
+    <cfRule type="duplicateValues" dxfId="13" priority="105"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G14:G17">
-[...1 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="6" priority="102"/>
+  <conditionalFormatting sqref="G15:G18">
+    <cfRule type="duplicateValues" dxfId="12" priority="106"/>
+    <cfRule type="duplicateValues" dxfId="11" priority="107"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G14:G17">
-    <cfRule type="duplicateValues" dxfId="5" priority="105"/>
+  <conditionalFormatting sqref="G15:G18">
+    <cfRule type="duplicateValues" dxfId="10" priority="110"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="G14:G17">
-[...2 lines deleted...]
-    <cfRule type="duplicateValues" dxfId="2" priority="109"/>
+  <conditionalFormatting sqref="G15:G18">
+    <cfRule type="duplicateValues" dxfId="9" priority="112"/>
+    <cfRule type="duplicateValues" dxfId="8" priority="113"/>
+    <cfRule type="duplicateValues" dxfId="7" priority="114"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="L14:L17">
-    <cfRule type="duplicateValues" dxfId="1" priority="110"/>
+  <conditionalFormatting sqref="L15:L18">
+    <cfRule type="duplicateValues" dxfId="6" priority="115"/>
   </conditionalFormatting>
-  <conditionalFormatting sqref="M15 M17">
-    <cfRule type="duplicateValues" dxfId="0" priority="112"/>
+  <conditionalFormatting sqref="M16 M18">
+    <cfRule type="duplicateValues" dxfId="5" priority="117"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="I9">
+    <cfRule type="containsBlanks" dxfId="4" priority="1">
+      <formula>LEN(TRIM(I9))=0</formula>
+    </cfRule>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G9">
+    <cfRule type="duplicateValues" dxfId="3" priority="2"/>
+    <cfRule type="duplicateValues" dxfId="2" priority="3"/>
+    <cfRule type="duplicateValues" dxfId="1" priority="4"/>
+  </conditionalFormatting>
+  <conditionalFormatting sqref="G9">
+    <cfRule type="duplicateValues" dxfId="0" priority="5"/>
   </conditionalFormatting>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>워크시트</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>이름이 지정된 범위</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>