--- v1 (2026-07-15)
+++ v2 (2026-09-03)
@@ -45,51 +45,51 @@
   <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="A9" i="2" l="1"/>
   <c r="A7" i="2" l="1"/>
   <c r="A13" i="2" l="1"/>
   <c r="A12" i="2"/>
   <c r="A11" i="2"/>
   <c r="A10" i="2"/>
   <c r="A8" i="2"/>
   <c r="A6" i="2"/>
   <c r="A5" i="2"/>
   <c r="A18" i="2" l="1"/>
   <c r="A17" i="2"/>
   <c r="A16" i="2"/>
   <c r="A15" i="2"/>
   <c r="A14" i="2"/>
   <c r="A4" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="174" uniqueCount="138">
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>◎ 회사 정보</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>◎ 교육 담당자 정보</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>사번</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>홍길동</t>
     <phoneticPr fontId="12" type="noConversion"/>
   </si>
   <si>
     <t>영업팀</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>010-1111-1111</t>
@@ -426,92 +426,77 @@
     <phoneticPr fontId="15" type="noConversion"/>
   </si>
   <si>
     <t>안전보건상반기(비사무직)</t>
     <phoneticPr fontId="15" type="noConversion"/>
   </si>
   <si>
     <t>안전보건하반기(사무직)</t>
   </si>
   <si>
     <t>안전보건하반기(비사무직)</t>
   </si>
   <si>
     <t>7/1~11/15</t>
     <phoneticPr fontId="16" type="noConversion"/>
   </si>
   <si>
     <t>필수과정</t>
     <phoneticPr fontId="15" type="noConversion"/>
   </si>
   <si>
     <t>선택교육</t>
     <phoneticPr fontId="16" type="noConversion"/>
   </si>
   <si>
-    <t>진도100%</t>
-[...7 lines deleted...]
-  <si>
     <t>▼ 근무지 기준 정확한 우편주소로 부탁 드립니다</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>▼ 목록에서 선택</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>사업자등록번호</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>법 인 명</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>고용차별예방교육</t>
   </si>
   <si>
     <t>심화교육</t>
   </si>
   <si>
     <t>선택교육</t>
   </si>
   <si>
     <t>선택과정</t>
     <phoneticPr fontId="15" type="noConversion"/>
-  </si>
-[...4 lines deleted...]
-    <phoneticPr fontId="16" type="noConversion"/>
   </si>
   <si>
     <t>* 고용차별예방교육은 과정당 약 1~2시간 내외 소요</t>
     <phoneticPr fontId="15" type="noConversion"/>
   </si>
   <si>
     <t>[고용차별예방교육 기초과정] 직장 내 갈등(고용차별, 직장 내 괴롭힘) 예방 교육과 비정규직 근로자 차별 예방 및 자율개선 가이드라인(요약)</t>
   </si>
   <si>
     <t>[고용차별예방교육 선택과정] 비정규직 차별시정 제도의 이해</t>
   </si>
   <si>
     <t>[고용차별예방교육 선택과정] 비정규직 근로자 차별 예방 및 자율개선 가이드라인</t>
   </si>
   <si>
     <t>가입경로</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>학습사이트</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>https://nosaedu.kacnet.co.kr/site/main</t>
     <phoneticPr fontId="3" type="noConversion"/>
@@ -872,56 +857,77 @@
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF00B050"/>
         <rFont val="맑은 고딕"/>
         <family val="3"/>
         <charset val="129"/>
         <scheme val="minor"/>
       </rPr>
       <t>*타 회사와 중복되지 않을 고유한 영문(회사 이메일 주소에서 따오는 등)</t>
     </r>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>(참고용) 전체과정정보(Click)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>이용약관 및 개인정보취급방침 전문(Click)</t>
     <phoneticPr fontId="3" type="noConversion"/>
   </si>
   <si>
     <t>2026년 [고용차별예방교육 선택과정] 노동법 압축파일.zip(사례로 배우는 근로기준법)</t>
     <phoneticPr fontId="15" type="noConversion"/>
   </si>
+  <si>
+    <t>진도 100%</t>
+    <phoneticPr fontId="15" type="noConversion"/>
+  </si>
+  <si>
+    <t>진도 100% 
++ 차시별 시험 70점 이상</t>
+    <phoneticPr fontId="15" type="noConversion"/>
+  </si>
+  <si>
+    <t>진도 100%
++ 차시별 퀴즈(사전/사후)
++ 설문조사(사전/사후)</t>
+    <phoneticPr fontId="16" type="noConversion"/>
+  </si>
+  <si>
+    <t>진도 100%
++ 차시별 퀴즈
++ 설문조사</t>
+    <phoneticPr fontId="15" type="noConversion"/>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
-  <fonts count="35" x14ac:knownFonts="1">
+  <fonts count="35">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="맑은 고딕"/>
       <family val="3"/>
       <charset val="129"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color indexed="12"/>
       <name val="돋움"/>
       <family val="3"/>
       <charset val="129"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="맑은 고딕"/>
@@ -1818,51 +1824,51 @@
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="115">
+  <cellXfs count="119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="centerContinuous" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2153,50 +2159,53 @@
     <xf numFmtId="0" fontId="22" fillId="9" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="9" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="7" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="10" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="centerContinuous" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="0" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="8"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="2" borderId="29" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="8"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="5" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" indent="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="38" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
@@ -2238,50 +2247,59 @@
     <xf numFmtId="0" fontId="7" fillId="6" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="6" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="표준" xfId="0" builtinId="0"/>
     <cellStyle name="표준 2" xfId="1"/>
     <cellStyle name="표준 3" xfId="2"/>
     <cellStyle name="하이퍼링크" xfId="3" builtinId="8"/>
   </cellStyles>
   <dxfs count="23">
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
           <bgColor rgb="FFFFC7CE"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <color rgb="FF9C0006"/>
       </font>
       <fill>
         <patternFill>
@@ -2796,2169 +2814,2169 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nosaedu.kacnet.co.kr/site/main" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:test2@test.co.kr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:test1@test.co.kr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nosaedu.kacnet.co.kr/site/person_policy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="B1:O134"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScale="85" zoomScaleNormal="85" zoomScaleSheetLayoutView="80" workbookViewId="0">
       <pane ySplit="19" topLeftCell="A20" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G14" sqref="G14"/>
+      <selection pane="bottomLeft" activeCell="G10" sqref="G10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="20.100000000000001" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="1.125" style="19" customWidth="1"/>
     <col min="2" max="2" width="8.625" style="19" customWidth="1"/>
     <col min="3" max="3" width="14.25" style="67" customWidth="1"/>
     <col min="4" max="4" width="13.75" style="67" customWidth="1"/>
     <col min="5" max="5" width="12.125" style="68" customWidth="1"/>
     <col min="6" max="6" width="13.75" style="68" customWidth="1"/>
     <col min="7" max="7" width="13.875" style="19" customWidth="1"/>
     <col min="8" max="8" width="12.375" style="19" customWidth="1"/>
     <col min="9" max="9" width="15" style="19" customWidth="1"/>
     <col min="10" max="10" width="25.625" style="19" customWidth="1"/>
     <col min="11" max="11" width="52.25" style="32" customWidth="1"/>
     <col min="12" max="12" width="20.25" style="32" customWidth="1"/>
     <col min="13" max="13" width="30.25" style="32" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="2.625" style="19" customWidth="1"/>
     <col min="15" max="15" width="29.875" style="19" customWidth="1"/>
     <col min="16" max="16384" width="9" style="19"/>
   </cols>
   <sheetData>
-    <row r="1" spans="2:15" s="21" customFormat="1" ht="10.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="1" spans="2:15" s="21" customFormat="1" ht="10.5" customHeight="1" thickBot="1">
       <c r="B1" s="19"/>
       <c r="C1" s="19"/>
       <c r="D1" s="19"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
     </row>
-    <row r="2" spans="2:15" s="21" customFormat="1" ht="30" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="2" spans="2:15" s="21" customFormat="1" ht="30" customHeight="1" thickBot="1">
       <c r="B2" s="22" t="s">
-        <v>102</v>
+        <v>99</v>
       </c>
       <c r="C2" s="23"/>
       <c r="D2" s="23"/>
       <c r="E2" s="23"/>
       <c r="F2" s="23"/>
       <c r="G2" s="23"/>
       <c r="H2" s="23"/>
       <c r="I2" s="23"/>
       <c r="J2" s="23"/>
       <c r="K2" s="23"/>
       <c r="L2" s="23"/>
       <c r="M2" s="24"/>
     </row>
-    <row r="3" spans="2:15" s="21" customFormat="1" ht="9" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="2:15" s="21" customFormat="1" ht="9" customHeight="1">
       <c r="B3" s="25"/>
       <c r="C3" s="25"/>
       <c r="D3" s="25"/>
       <c r="E3" s="26"/>
       <c r="F3" s="26"/>
       <c r="G3" s="25"/>
       <c r="H3" s="25"/>
       <c r="I3" s="25"/>
       <c r="J3" s="25"/>
       <c r="K3" s="25"/>
       <c r="L3" s="25"/>
       <c r="M3" s="25"/>
     </row>
-    <row r="4" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="4" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="B4" s="27" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="H4" s="27"/>
     </row>
-    <row r="5" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C5" s="105"/>
+    <row r="5" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B5" s="105" t="s">
+        <v>66</v>
+      </c>
+      <c r="C5" s="106"/>
       <c r="D5" s="75" t="s">
-        <v>100</v>
+        <v>97</v>
       </c>
       <c r="E5" s="70"/>
       <c r="F5" s="71"/>
       <c r="H5" s="84" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="J5" s="99"/>
+        <v>103</v>
+      </c>
+      <c r="I5" s="99" t="s">
+        <v>102</v>
+      </c>
+      <c r="J5" s="100"/>
       <c r="K5"/>
       <c r="M5" s="28"/>
     </row>
-    <row r="6" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
-[...3 lines deleted...]
-      <c r="C6" s="107"/>
+    <row r="6" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B6" s="107" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" s="108"/>
       <c r="D6" s="76" t="s">
-        <v>98</v>
+        <v>95</v>
       </c>
       <c r="E6" s="72"/>
       <c r="F6" s="73"/>
       <c r="H6" s="85" t="s">
+        <v>76</v>
+      </c>
+      <c r="I6" s="101" t="s">
+        <v>77</v>
+      </c>
+      <c r="J6" s="102"/>
+      <c r="M6" s="28"/>
+    </row>
+    <row r="7" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="B7" s="95" t="s">
+        <v>75</v>
+      </c>
+      <c r="C7" s="109"/>
+      <c r="D7" s="29" t="s">
+        <v>80</v>
+      </c>
+      <c r="E7" s="97" t="s">
+        <v>81</v>
+      </c>
+      <c r="F7" s="98"/>
+      <c r="H7" s="86" t="s">
+        <v>101</v>
+      </c>
+      <c r="I7" s="103" t="s">
         <v>79</v>
       </c>
-      <c r="I6" s="100" t="s">
-[...23 lines deleted...]
-      <c r="J7" s="103"/>
+      <c r="J7" s="104"/>
       <c r="M7" s="28"/>
     </row>
-    <row r="8" spans="2:15" s="21" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="8" spans="2:15" s="21" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="B8" s="30"/>
       <c r="C8" s="30"/>
       <c r="D8" s="30"/>
       <c r="E8" s="31"/>
       <c r="F8" s="31"/>
       <c r="G8" s="32"/>
       <c r="K8" s="32"/>
       <c r="L8" s="87"/>
       <c r="M8" s="32"/>
       <c r="N8" s="32"/>
       <c r="O8" s="32"/>
     </row>
-    <row r="9" spans="2:15" s="21" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="9" spans="2:15" s="21" customFormat="1" ht="18.600000000000001" customHeight="1" thickBot="1">
       <c r="B9" s="27" t="s">
         <v>2</v>
       </c>
       <c r="C9" s="25"/>
       <c r="D9" s="25"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="32"/>
       <c r="H9" s="33" t="s">
-        <v>103</v>
+        <v>100</v>
       </c>
       <c r="I9" s="34"/>
       <c r="J9" s="34"/>
       <c r="K9" s="35"/>
       <c r="L9" s="34"/>
       <c r="M9" s="36"/>
       <c r="N9" s="32"/>
       <c r="O9" s="37" t="s">
-        <v>110</v>
-[...6 lines deleted...]
-      <c r="C10" s="105"/>
+        <v>107</v>
+      </c>
+    </row>
+    <row r="10" spans="2:15" s="21" customFormat="1" ht="18.600000000000001" customHeight="1">
+      <c r="B10" s="105" t="s">
+        <v>118</v>
+      </c>
+      <c r="C10" s="106"/>
       <c r="D10" s="75" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="E10" s="79"/>
       <c r="F10" s="80"/>
       <c r="G10" s="32"/>
       <c r="H10" s="38" t="s">
-        <v>129</v>
+        <v>126</v>
       </c>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
-      <c r="L10" s="92" t="s">
-[...2 lines deleted...]
-      <c r="M10" s="93"/>
+      <c r="L10" s="93" t="s">
+        <v>132</v>
+      </c>
+      <c r="M10" s="94"/>
       <c r="N10" s="32"/>
       <c r="O10" s="40" t="s">
-        <v>109</v>
-[...6 lines deleted...]
-      <c r="C11" s="107"/>
+        <v>106</v>
+      </c>
+    </row>
+    <row r="11" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B11" s="107" t="s">
+        <v>119</v>
+      </c>
+      <c r="C11" s="108"/>
       <c r="D11" s="76"/>
       <c r="E11" s="81"/>
       <c r="F11" s="82"/>
       <c r="G11" s="32"/>
       <c r="H11" s="38" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="I11" s="28"/>
       <c r="J11" s="28"/>
       <c r="K11" s="28"/>
       <c r="L11" s="28"/>
       <c r="M11" s="39"/>
       <c r="N11" s="32"/>
       <c r="O11" s="40" t="s">
-        <v>111</v>
-[...6 lines deleted...]
-      <c r="C12" s="107"/>
+        <v>108</v>
+      </c>
+    </row>
+    <row r="12" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B12" s="107" t="s">
+        <v>120</v>
+      </c>
+      <c r="C12" s="108"/>
       <c r="D12" s="76"/>
       <c r="E12" s="81"/>
       <c r="F12" s="82"/>
       <c r="G12" s="32"/>
       <c r="H12" s="41" t="s">
-        <v>127</v>
+        <v>124</v>
       </c>
       <c r="I12" s="28"/>
       <c r="J12" s="28"/>
       <c r="K12" s="28"/>
       <c r="L12" s="28"/>
       <c r="M12" s="39"/>
       <c r="N12" s="32"/>
       <c r="O12" s="40" t="s">
-        <v>112</v>
-[...6 lines deleted...]
-      <c r="C13" s="107"/>
+        <v>109</v>
+      </c>
+    </row>
+    <row r="13" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B13" s="107" t="s">
+        <v>121</v>
+      </c>
+      <c r="C13" s="108"/>
       <c r="D13" s="76"/>
       <c r="E13" s="81"/>
       <c r="F13" s="82"/>
       <c r="G13" s="32"/>
       <c r="H13" s="41" t="s">
-        <v>130</v>
+        <v>127</v>
       </c>
       <c r="I13" s="28"/>
       <c r="J13" s="28"/>
       <c r="K13" s="28"/>
       <c r="L13" s="28"/>
       <c r="M13" s="39"/>
       <c r="N13" s="32"/>
       <c r="O13" s="40" t="s">
-        <v>113</v>
-[...6 lines deleted...]
-      <c r="C14" s="107"/>
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="B14" s="107" t="s">
+        <v>122</v>
+      </c>
+      <c r="C14" s="108"/>
       <c r="D14" s="76"/>
       <c r="E14" s="81"/>
       <c r="F14" s="82"/>
       <c r="G14" s="32"/>
       <c r="H14" s="41" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="I14" s="28"/>
       <c r="J14" s="28"/>
       <c r="K14" s="28"/>
       <c r="L14" s="28"/>
       <c r="M14" s="39"/>
       <c r="N14" s="32"/>
       <c r="O14" s="40" t="s">
-        <v>114</v>
-[...6 lines deleted...]
-      <c r="C15" s="95"/>
+        <v>111</v>
+      </c>
+    </row>
+    <row r="15" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
+      <c r="B15" s="95" t="s">
+        <v>123</v>
+      </c>
+      <c r="C15" s="96"/>
       <c r="D15" s="88"/>
       <c r="E15" s="89"/>
       <c r="F15" s="74"/>
       <c r="G15" s="32"/>
       <c r="H15" s="38" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="I15" s="30"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="39"/>
       <c r="N15" s="32"/>
       <c r="O15" s="40" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="16" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="16" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="B16" s="90"/>
       <c r="C16" s="90"/>
       <c r="D16" s="90"/>
       <c r="E16" s="90"/>
       <c r="F16" s="90"/>
       <c r="G16" s="32"/>
       <c r="H16" s="42" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="I16" s="43"/>
       <c r="J16" s="44"/>
       <c r="K16" s="44"/>
       <c r="L16" s="44"/>
       <c r="M16" s="83" t="s">
-        <v>134</v>
+        <v>131</v>
       </c>
       <c r="N16" s="32"/>
     </row>
-    <row r="17" spans="2:15" s="21" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="2:15" s="21" customFormat="1" ht="14.25" customHeight="1">
       <c r="B17" s="30"/>
       <c r="C17" s="30"/>
       <c r="D17" s="30"/>
       <c r="E17" s="31"/>
       <c r="F17" s="31"/>
       <c r="G17" s="32"/>
       <c r="H17" s="30"/>
       <c r="I17" s="30"/>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="32"/>
       <c r="O17" s="32"/>
     </row>
-    <row r="18" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+    <row r="18" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" thickBot="1">
       <c r="B18" s="45" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
       <c r="C18" s="30"/>
       <c r="D18" s="46" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E18" s="47"/>
       <c r="F18" s="47"/>
       <c r="G18" s="48"/>
       <c r="H18" s="49"/>
       <c r="I18" s="48"/>
       <c r="J18" s="32"/>
       <c r="K18" s="50" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="L18" s="50"/>
       <c r="M18" s="50" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="N18" s="51"/>
       <c r="O18" s="51"/>
     </row>
-    <row r="19" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="19" spans="2:15" s="21" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="B19" s="52" t="s">
         <v>0</v>
       </c>
       <c r="C19" s="53" t="s">
         <v>12</v>
       </c>
       <c r="D19" s="53" t="s">
         <v>51</v>
       </c>
       <c r="E19" s="53" t="s">
         <v>52</v>
       </c>
       <c r="F19" s="54" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="54" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="54" t="s">
         <v>3</v>
       </c>
       <c r="I19" s="53" t="s">
         <v>53</v>
       </c>
       <c r="J19" s="54" t="s">
         <v>13</v>
       </c>
       <c r="K19" s="53" t="s">
         <v>54</v>
       </c>
       <c r="L19" s="53" t="s">
         <v>55</v>
       </c>
       <c r="M19" s="55" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="20" spans="2:15" s="21" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="20" spans="2:15" s="21" customFormat="1" ht="16.5" customHeight="1">
       <c r="B20" s="56" t="s">
         <v>41</v>
       </c>
       <c r="C20" s="57" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="57" t="s">
         <v>18</v>
       </c>
       <c r="E20" s="58" t="s">
         <v>4</v>
       </c>
       <c r="F20" s="58" t="s">
         <v>5</v>
       </c>
       <c r="G20" s="58" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="58"/>
       <c r="I20" s="58" t="s">
         <v>6</v>
       </c>
       <c r="J20" s="77" t="s">
         <v>7</v>
       </c>
       <c r="K20" s="59" t="s">
         <v>9</v>
       </c>
       <c r="L20" s="59" t="s">
         <v>16</v>
       </c>
       <c r="M20" s="60" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="21" spans="2:15" s="21" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="21" spans="2:15" s="21" customFormat="1" ht="16.5" customHeight="1">
       <c r="B21" s="56" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="57" t="s">
         <v>43</v>
       </c>
       <c r="D21" s="57" t="s">
         <v>19</v>
       </c>
       <c r="E21" s="58" t="s">
         <v>44</v>
       </c>
       <c r="F21" s="58" t="s">
         <v>45</v>
       </c>
       <c r="G21" s="58" t="s">
         <v>46</v>
       </c>
       <c r="H21" s="58"/>
       <c r="I21" s="58" t="s">
         <v>47</v>
       </c>
       <c r="J21" s="77" t="s">
         <v>48</v>
       </c>
       <c r="K21" s="59" t="s">
         <v>49</v>
       </c>
       <c r="L21" s="59" t="s">
         <v>50</v>
       </c>
       <c r="M21" s="60" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="22" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="22" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B22" s="61">
         <v>1</v>
       </c>
       <c r="C22" s="62"/>
       <c r="D22" s="62"/>
       <c r="E22" s="63"/>
       <c r="F22" s="63"/>
       <c r="G22" s="63"/>
       <c r="H22" s="63"/>
       <c r="I22" s="63"/>
       <c r="J22" s="78"/>
       <c r="K22" s="64"/>
       <c r="L22" s="64"/>
       <c r="M22" s="65"/>
     </row>
-    <row r="23" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="23" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B23" s="61">
         <v>2</v>
       </c>
       <c r="C23" s="62"/>
       <c r="D23" s="62"/>
       <c r="E23" s="63"/>
       <c r="F23" s="63"/>
       <c r="G23" s="63"/>
       <c r="H23" s="63"/>
       <c r="I23" s="63"/>
       <c r="J23" s="78"/>
       <c r="K23" s="64"/>
       <c r="L23" s="64"/>
       <c r="M23" s="65"/>
     </row>
-    <row r="24" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="24" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B24" s="61">
         <v>3</v>
       </c>
       <c r="C24" s="62"/>
       <c r="D24" s="62"/>
       <c r="E24" s="63"/>
       <c r="F24" s="63"/>
       <c r="G24" s="63"/>
       <c r="H24" s="63"/>
       <c r="I24" s="63"/>
       <c r="J24" s="78"/>
       <c r="K24" s="64"/>
       <c r="L24" s="64"/>
       <c r="M24" s="65"/>
     </row>
-    <row r="25" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="25" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B25" s="61">
         <v>4</v>
       </c>
       <c r="C25" s="62"/>
       <c r="D25" s="62"/>
       <c r="E25" s="63"/>
       <c r="F25" s="63"/>
       <c r="G25" s="63"/>
       <c r="H25" s="63"/>
       <c r="I25" s="63"/>
       <c r="J25" s="78"/>
       <c r="K25" s="64"/>
       <c r="L25" s="64"/>
       <c r="M25" s="65"/>
     </row>
-    <row r="26" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="26" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B26" s="61">
         <v>5</v>
       </c>
       <c r="C26" s="62"/>
       <c r="D26" s="62"/>
       <c r="E26" s="63"/>
       <c r="F26" s="63"/>
       <c r="G26" s="63"/>
       <c r="H26" s="63"/>
       <c r="I26" s="63"/>
       <c r="J26" s="78"/>
       <c r="K26" s="64"/>
       <c r="L26" s="64"/>
       <c r="M26" s="65"/>
     </row>
-    <row r="27" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="27" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B27" s="61">
         <v>6</v>
       </c>
       <c r="C27" s="62"/>
       <c r="D27" s="62"/>
       <c r="E27" s="63"/>
       <c r="F27" s="63"/>
       <c r="G27" s="63"/>
       <c r="H27" s="63"/>
       <c r="I27" s="63"/>
       <c r="J27" s="78"/>
       <c r="K27" s="64"/>
       <c r="L27" s="64"/>
       <c r="M27" s="65"/>
     </row>
-    <row r="28" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="28" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B28" s="61">
         <v>7</v>
       </c>
       <c r="C28" s="62"/>
       <c r="D28" s="62"/>
       <c r="E28" s="63"/>
       <c r="F28" s="63"/>
       <c r="G28" s="63"/>
       <c r="H28" s="63"/>
       <c r="I28" s="63"/>
       <c r="J28" s="78"/>
       <c r="K28" s="64"/>
       <c r="L28" s="64"/>
       <c r="M28" s="65"/>
     </row>
-    <row r="29" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="29" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B29" s="61">
         <v>8</v>
       </c>
       <c r="C29" s="62"/>
       <c r="D29" s="62"/>
       <c r="E29" s="63"/>
       <c r="F29" s="63"/>
       <c r="G29" s="63"/>
       <c r="H29" s="63"/>
       <c r="I29" s="63"/>
       <c r="J29" s="78"/>
       <c r="K29" s="64"/>
       <c r="L29" s="64"/>
       <c r="M29" s="65"/>
     </row>
-    <row r="30" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="30" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B30" s="61">
         <v>9</v>
       </c>
       <c r="C30" s="62"/>
       <c r="D30" s="62"/>
       <c r="E30" s="63"/>
       <c r="F30" s="63"/>
       <c r="G30" s="63"/>
       <c r="H30" s="63"/>
       <c r="I30" s="63"/>
       <c r="J30" s="78"/>
       <c r="K30" s="64"/>
       <c r="L30" s="64"/>
       <c r="M30" s="65"/>
     </row>
-    <row r="31" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="31" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B31" s="61">
         <v>10</v>
       </c>
       <c r="C31" s="62"/>
       <c r="D31" s="62"/>
       <c r="E31" s="63"/>
       <c r="F31" s="63"/>
       <c r="G31" s="63"/>
       <c r="H31" s="63"/>
       <c r="I31" s="63"/>
       <c r="J31" s="78"/>
       <c r="K31" s="64"/>
       <c r="L31" s="64"/>
       <c r="M31" s="65"/>
     </row>
-    <row r="32" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="32" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B32" s="61">
         <v>11</v>
       </c>
       <c r="C32" s="62"/>
       <c r="D32" s="62"/>
       <c r="E32" s="63"/>
       <c r="F32" s="63"/>
       <c r="G32" s="63"/>
       <c r="H32" s="63"/>
       <c r="I32" s="63"/>
       <c r="J32" s="78"/>
       <c r="K32" s="64"/>
       <c r="L32" s="64"/>
       <c r="M32" s="65"/>
     </row>
-    <row r="33" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="33" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B33" s="61">
         <v>12</v>
       </c>
       <c r="C33" s="62"/>
       <c r="D33" s="62"/>
       <c r="E33" s="63"/>
       <c r="F33" s="63"/>
       <c r="G33" s="63"/>
       <c r="H33" s="63"/>
       <c r="I33" s="63"/>
       <c r="J33" s="78"/>
       <c r="K33" s="64"/>
       <c r="L33" s="64"/>
       <c r="M33" s="65"/>
     </row>
-    <row r="34" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="34" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B34" s="61">
         <v>13</v>
       </c>
       <c r="C34" s="62"/>
       <c r="D34" s="62"/>
       <c r="E34" s="63"/>
       <c r="F34" s="63"/>
       <c r="G34" s="63"/>
       <c r="H34" s="63"/>
       <c r="I34" s="63"/>
       <c r="J34" s="78"/>
       <c r="K34" s="64"/>
       <c r="L34" s="64"/>
       <c r="M34" s="65"/>
     </row>
-    <row r="35" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="35" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B35" s="61">
         <v>14</v>
       </c>
       <c r="C35" s="62"/>
       <c r="D35" s="62"/>
       <c r="E35" s="63"/>
       <c r="F35" s="63"/>
       <c r="G35" s="63"/>
       <c r="H35" s="63"/>
       <c r="I35" s="63"/>
       <c r="J35" s="78"/>
       <c r="K35" s="64"/>
       <c r="L35" s="64"/>
       <c r="M35" s="65"/>
     </row>
-    <row r="36" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="36" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B36" s="61">
         <v>15</v>
       </c>
       <c r="C36" s="62"/>
       <c r="D36" s="62"/>
       <c r="E36" s="63"/>
       <c r="F36" s="63"/>
       <c r="G36" s="63"/>
       <c r="H36" s="63"/>
       <c r="I36" s="63"/>
       <c r="J36" s="78"/>
       <c r="K36" s="64"/>
       <c r="L36" s="64"/>
       <c r="M36" s="65"/>
     </row>
-    <row r="37" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="37" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B37" s="61">
         <v>16</v>
       </c>
       <c r="C37" s="62"/>
       <c r="D37" s="62"/>
       <c r="E37" s="63"/>
       <c r="F37" s="63"/>
       <c r="G37" s="63"/>
       <c r="H37" s="63"/>
       <c r="I37" s="63"/>
       <c r="J37" s="78"/>
       <c r="K37" s="64"/>
       <c r="L37" s="64"/>
       <c r="M37" s="65"/>
     </row>
-    <row r="38" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="38" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B38" s="61">
         <v>17</v>
       </c>
       <c r="C38" s="62"/>
       <c r="D38" s="62"/>
       <c r="E38" s="63"/>
       <c r="F38" s="63"/>
       <c r="G38" s="63"/>
       <c r="H38" s="63"/>
       <c r="I38" s="63"/>
       <c r="J38" s="78"/>
       <c r="K38" s="64"/>
       <c r="L38" s="64"/>
       <c r="M38" s="65"/>
     </row>
-    <row r="39" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="39" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B39" s="61">
         <v>18</v>
       </c>
       <c r="C39" s="62"/>
       <c r="D39" s="62"/>
       <c r="E39" s="63"/>
       <c r="F39" s="63"/>
       <c r="G39" s="63"/>
       <c r="H39" s="63"/>
       <c r="I39" s="63"/>
       <c r="J39" s="78"/>
       <c r="K39" s="64"/>
       <c r="L39" s="64"/>
       <c r="M39" s="65"/>
     </row>
-    <row r="40" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="40" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B40" s="61">
         <v>19</v>
       </c>
       <c r="C40" s="62"/>
       <c r="D40" s="62"/>
       <c r="E40" s="63"/>
       <c r="F40" s="63"/>
       <c r="G40" s="63"/>
       <c r="H40" s="63"/>
       <c r="I40" s="63"/>
       <c r="J40" s="78"/>
       <c r="K40" s="64"/>
       <c r="L40" s="64"/>
       <c r="M40" s="65"/>
     </row>
-    <row r="41" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="41" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B41" s="61">
         <v>20</v>
       </c>
       <c r="C41" s="62"/>
       <c r="D41" s="62"/>
       <c r="E41" s="63"/>
       <c r="F41" s="63"/>
       <c r="G41" s="63"/>
       <c r="H41" s="63"/>
       <c r="I41" s="63"/>
       <c r="J41" s="78"/>
       <c r="K41" s="64"/>
       <c r="L41" s="64"/>
       <c r="M41" s="65"/>
     </row>
-    <row r="42" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="42" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B42" s="61">
         <v>21</v>
       </c>
       <c r="C42" s="62"/>
       <c r="D42" s="62"/>
       <c r="E42" s="63"/>
       <c r="F42" s="63"/>
       <c r="G42" s="63"/>
       <c r="H42" s="63"/>
       <c r="I42" s="63"/>
       <c r="J42" s="78"/>
       <c r="K42" s="64"/>
       <c r="L42" s="64"/>
       <c r="M42" s="65"/>
     </row>
-    <row r="43" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="43" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B43" s="61">
         <v>22</v>
       </c>
       <c r="C43" s="62"/>
       <c r="D43" s="62"/>
       <c r="E43" s="63"/>
       <c r="F43" s="63"/>
       <c r="G43" s="63"/>
       <c r="H43" s="63"/>
       <c r="I43" s="63"/>
       <c r="J43" s="78"/>
       <c r="K43" s="64"/>
       <c r="L43" s="64"/>
       <c r="M43" s="65"/>
     </row>
-    <row r="44" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="44" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B44" s="61">
         <v>23</v>
       </c>
       <c r="C44" s="62"/>
       <c r="D44" s="62"/>
       <c r="E44" s="63"/>
       <c r="F44" s="63"/>
       <c r="G44" s="63"/>
       <c r="H44" s="63"/>
       <c r="I44" s="63"/>
       <c r="J44" s="78"/>
       <c r="K44" s="64"/>
       <c r="L44" s="64"/>
       <c r="M44" s="65"/>
     </row>
-    <row r="45" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="45" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B45" s="61">
         <v>24</v>
       </c>
       <c r="C45" s="62"/>
       <c r="D45" s="62"/>
       <c r="E45" s="63"/>
       <c r="F45" s="63"/>
       <c r="G45" s="63"/>
       <c r="H45" s="63"/>
       <c r="I45" s="63"/>
       <c r="J45" s="78"/>
       <c r="K45" s="64"/>
       <c r="L45" s="64"/>
       <c r="M45" s="65"/>
     </row>
-    <row r="46" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="46" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B46" s="61">
         <v>25</v>
       </c>
       <c r="C46" s="62"/>
       <c r="D46" s="62"/>
       <c r="E46" s="63"/>
       <c r="F46" s="63"/>
       <c r="G46" s="63"/>
       <c r="H46" s="63"/>
       <c r="I46" s="63"/>
       <c r="J46" s="78"/>
       <c r="K46" s="64"/>
       <c r="L46" s="64"/>
       <c r="M46" s="65"/>
     </row>
-    <row r="47" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="47" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B47" s="61">
         <v>26</v>
       </c>
       <c r="C47" s="62"/>
       <c r="D47" s="62"/>
       <c r="E47" s="63"/>
       <c r="F47" s="63"/>
       <c r="G47" s="63"/>
       <c r="H47" s="63"/>
       <c r="I47" s="63"/>
       <c r="J47" s="78"/>
       <c r="K47" s="64"/>
       <c r="L47" s="64"/>
       <c r="M47" s="65"/>
     </row>
-    <row r="48" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="48" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B48" s="61">
         <v>27</v>
       </c>
       <c r="C48" s="62"/>
       <c r="D48" s="62"/>
       <c r="E48" s="63"/>
       <c r="F48" s="63"/>
       <c r="G48" s="63"/>
       <c r="H48" s="63"/>
       <c r="I48" s="63"/>
       <c r="J48" s="78"/>
       <c r="K48" s="64"/>
       <c r="L48" s="64"/>
       <c r="M48" s="65"/>
     </row>
-    <row r="49" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="49" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B49" s="61">
         <v>28</v>
       </c>
       <c r="C49" s="62"/>
       <c r="D49" s="62"/>
       <c r="E49" s="63"/>
       <c r="F49" s="63"/>
       <c r="G49" s="63"/>
       <c r="H49" s="63"/>
       <c r="I49" s="63"/>
       <c r="J49" s="78"/>
       <c r="K49" s="64"/>
       <c r="L49" s="64"/>
       <c r="M49" s="65"/>
     </row>
-    <row r="50" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="50" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B50" s="61">
         <v>29</v>
       </c>
       <c r="C50" s="62"/>
       <c r="D50" s="62"/>
       <c r="E50" s="63"/>
       <c r="F50" s="63"/>
       <c r="G50" s="63"/>
       <c r="H50" s="63"/>
       <c r="I50" s="63"/>
       <c r="J50" s="78"/>
       <c r="K50" s="64"/>
       <c r="L50" s="64"/>
       <c r="M50" s="65"/>
     </row>
-    <row r="51" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="51" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B51" s="61">
         <v>30</v>
       </c>
       <c r="C51" s="62"/>
       <c r="D51" s="62"/>
       <c r="E51" s="63"/>
       <c r="F51" s="63"/>
       <c r="G51" s="63"/>
       <c r="H51" s="63"/>
       <c r="I51" s="63"/>
       <c r="J51" s="78"/>
       <c r="K51" s="64"/>
       <c r="L51" s="64"/>
       <c r="M51" s="65"/>
     </row>
-    <row r="52" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="52" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B52" s="61">
         <v>31</v>
       </c>
       <c r="C52" s="62"/>
       <c r="D52" s="62"/>
       <c r="E52" s="63"/>
       <c r="F52" s="63"/>
       <c r="G52" s="63"/>
       <c r="H52" s="63"/>
       <c r="I52" s="63"/>
       <c r="J52" s="78"/>
       <c r="K52" s="64"/>
       <c r="L52" s="64"/>
       <c r="M52" s="65"/>
     </row>
-    <row r="53" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="53" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B53" s="61">
         <v>32</v>
       </c>
       <c r="C53" s="62"/>
       <c r="D53" s="62"/>
       <c r="E53" s="63"/>
       <c r="F53" s="63"/>
       <c r="G53" s="63"/>
       <c r="H53" s="63"/>
       <c r="I53" s="63"/>
       <c r="J53" s="78"/>
       <c r="K53" s="64"/>
       <c r="L53" s="64"/>
       <c r="M53" s="65"/>
     </row>
-    <row r="54" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="54" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B54" s="61">
         <v>33</v>
       </c>
       <c r="C54" s="62"/>
       <c r="D54" s="62"/>
       <c r="E54" s="63"/>
       <c r="F54" s="63"/>
       <c r="G54" s="63"/>
       <c r="H54" s="63"/>
       <c r="I54" s="63"/>
       <c r="J54" s="78"/>
       <c r="K54" s="64"/>
       <c r="L54" s="64"/>
       <c r="M54" s="65"/>
     </row>
-    <row r="55" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="55" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B55" s="61">
         <v>34</v>
       </c>
       <c r="C55" s="62"/>
       <c r="D55" s="62"/>
       <c r="E55" s="63"/>
       <c r="F55" s="63"/>
       <c r="G55" s="63"/>
       <c r="H55" s="63"/>
       <c r="I55" s="63"/>
       <c r="J55" s="78"/>
       <c r="K55" s="64"/>
       <c r="L55" s="64"/>
       <c r="M55" s="65"/>
     </row>
-    <row r="56" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="56" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B56" s="61">
         <v>35</v>
       </c>
       <c r="C56" s="62"/>
       <c r="D56" s="62"/>
       <c r="E56" s="63"/>
       <c r="F56" s="63"/>
       <c r="G56" s="63"/>
       <c r="H56" s="63"/>
       <c r="I56" s="63"/>
       <c r="J56" s="78"/>
       <c r="K56" s="64"/>
       <c r="L56" s="64"/>
       <c r="M56" s="65"/>
     </row>
-    <row r="57" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="57" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B57" s="61">
         <v>36</v>
       </c>
       <c r="C57" s="62"/>
       <c r="D57" s="62"/>
       <c r="E57" s="63"/>
       <c r="F57" s="63"/>
       <c r="G57" s="63"/>
       <c r="H57" s="63"/>
       <c r="I57" s="63"/>
       <c r="J57" s="78"/>
       <c r="K57" s="64"/>
       <c r="L57" s="64"/>
       <c r="M57" s="65"/>
     </row>
-    <row r="58" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="58" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B58" s="61">
         <v>37</v>
       </c>
       <c r="C58" s="62"/>
       <c r="D58" s="62"/>
       <c r="E58" s="63"/>
       <c r="F58" s="63"/>
       <c r="G58" s="63"/>
       <c r="H58" s="63"/>
       <c r="I58" s="63"/>
       <c r="J58" s="78"/>
       <c r="K58" s="64"/>
       <c r="L58" s="64"/>
       <c r="M58" s="65"/>
     </row>
-    <row r="59" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="59" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B59" s="61">
         <v>38</v>
       </c>
       <c r="C59" s="62"/>
       <c r="D59" s="62"/>
       <c r="E59" s="63"/>
       <c r="F59" s="63"/>
       <c r="G59" s="63"/>
       <c r="H59" s="63"/>
       <c r="I59" s="63"/>
       <c r="J59" s="78"/>
       <c r="K59" s="64"/>
       <c r="L59" s="64"/>
       <c r="M59" s="65"/>
     </row>
-    <row r="60" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="60" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B60" s="61">
         <v>39</v>
       </c>
       <c r="C60" s="62"/>
       <c r="D60" s="62"/>
       <c r="E60" s="63"/>
       <c r="F60" s="63"/>
       <c r="G60" s="63"/>
       <c r="H60" s="63"/>
       <c r="I60" s="63"/>
       <c r="J60" s="78"/>
       <c r="K60" s="64"/>
       <c r="L60" s="64"/>
       <c r="M60" s="65"/>
     </row>
-    <row r="61" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="61" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B61" s="61">
         <v>40</v>
       </c>
       <c r="C61" s="62"/>
       <c r="D61" s="62"/>
       <c r="E61" s="63"/>
       <c r="F61" s="63"/>
       <c r="G61" s="63"/>
       <c r="H61" s="63"/>
       <c r="I61" s="63"/>
       <c r="J61" s="78"/>
       <c r="K61" s="64"/>
       <c r="L61" s="64"/>
       <c r="M61" s="65"/>
     </row>
-    <row r="62" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="62" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B62" s="61">
         <v>41</v>
       </c>
       <c r="C62" s="62"/>
       <c r="D62" s="62"/>
       <c r="E62" s="63"/>
       <c r="F62" s="63"/>
       <c r="G62" s="63"/>
       <c r="H62" s="63"/>
       <c r="I62" s="63"/>
       <c r="J62" s="78"/>
       <c r="K62" s="64"/>
       <c r="L62" s="64"/>
       <c r="M62" s="65"/>
     </row>
-    <row r="63" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="63" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B63" s="61">
         <v>42</v>
       </c>
       <c r="C63" s="62"/>
       <c r="D63" s="62"/>
       <c r="E63" s="63"/>
       <c r="F63" s="63"/>
       <c r="G63" s="63"/>
       <c r="H63" s="63"/>
       <c r="I63" s="63"/>
       <c r="J63" s="78"/>
       <c r="K63" s="64"/>
       <c r="L63" s="64"/>
       <c r="M63" s="65"/>
     </row>
-    <row r="64" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="64" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B64" s="61">
         <v>43</v>
       </c>
       <c r="C64" s="62"/>
       <c r="D64" s="62"/>
       <c r="E64" s="63"/>
       <c r="F64" s="63"/>
       <c r="G64" s="63"/>
       <c r="H64" s="63"/>
       <c r="I64" s="63"/>
       <c r="J64" s="78"/>
       <c r="K64" s="64"/>
       <c r="L64" s="64"/>
       <c r="M64" s="65"/>
     </row>
-    <row r="65" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="65" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B65" s="61">
         <v>44</v>
       </c>
       <c r="C65" s="62"/>
       <c r="D65" s="62"/>
       <c r="E65" s="63"/>
       <c r="F65" s="63"/>
       <c r="G65" s="63"/>
       <c r="H65" s="63"/>
       <c r="I65" s="63"/>
       <c r="J65" s="78"/>
       <c r="K65" s="64"/>
       <c r="L65" s="64"/>
       <c r="M65" s="65"/>
     </row>
-    <row r="66" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="66" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B66" s="61">
         <v>45</v>
       </c>
       <c r="C66" s="62"/>
       <c r="D66" s="62"/>
       <c r="E66" s="63"/>
       <c r="F66" s="63"/>
       <c r="G66" s="63"/>
       <c r="H66" s="63"/>
       <c r="I66" s="63"/>
       <c r="J66" s="78"/>
       <c r="K66" s="64"/>
       <c r="L66" s="64"/>
       <c r="M66" s="65"/>
     </row>
-    <row r="67" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="67" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B67" s="61">
         <v>46</v>
       </c>
       <c r="C67" s="62"/>
       <c r="D67" s="62"/>
       <c r="E67" s="63"/>
       <c r="F67" s="63"/>
       <c r="G67" s="63"/>
       <c r="H67" s="63"/>
       <c r="I67" s="63"/>
       <c r="J67" s="78"/>
       <c r="K67" s="64"/>
       <c r="L67" s="64"/>
       <c r="M67" s="65"/>
     </row>
-    <row r="68" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="68" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B68" s="61">
         <v>47</v>
       </c>
       <c r="C68" s="62"/>
       <c r="D68" s="62"/>
       <c r="E68" s="63"/>
       <c r="F68" s="63"/>
       <c r="G68" s="63"/>
       <c r="H68" s="63"/>
       <c r="I68" s="63"/>
       <c r="J68" s="78"/>
       <c r="K68" s="64"/>
       <c r="L68" s="64"/>
       <c r="M68" s="65"/>
     </row>
-    <row r="69" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="69" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B69" s="61">
         <v>48</v>
       </c>
       <c r="C69" s="62"/>
       <c r="D69" s="62"/>
       <c r="E69" s="63"/>
       <c r="F69" s="63"/>
       <c r="G69" s="63"/>
       <c r="H69" s="63"/>
       <c r="I69" s="63"/>
       <c r="J69" s="78"/>
       <c r="K69" s="64"/>
       <c r="L69" s="64"/>
       <c r="M69" s="65"/>
     </row>
-    <row r="70" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="70" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B70" s="61">
         <v>49</v>
       </c>
       <c r="C70" s="62"/>
       <c r="D70" s="62"/>
       <c r="E70" s="63"/>
       <c r="F70" s="63"/>
       <c r="G70" s="63"/>
       <c r="H70" s="63"/>
       <c r="I70" s="63"/>
       <c r="J70" s="78"/>
       <c r="K70" s="64"/>
       <c r="L70" s="64"/>
       <c r="M70" s="65"/>
     </row>
-    <row r="71" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="71" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B71" s="61">
         <v>50</v>
       </c>
       <c r="C71" s="62"/>
       <c r="D71" s="62"/>
       <c r="E71" s="63"/>
       <c r="F71" s="63"/>
       <c r="G71" s="63"/>
       <c r="H71" s="63"/>
       <c r="I71" s="63"/>
       <c r="J71" s="78"/>
       <c r="K71" s="64"/>
       <c r="L71" s="64"/>
       <c r="M71" s="65"/>
     </row>
-    <row r="72" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="72" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B72" s="61">
         <v>51</v>
       </c>
       <c r="C72" s="62"/>
       <c r="D72" s="62"/>
       <c r="E72" s="63"/>
       <c r="F72" s="63"/>
       <c r="G72" s="63"/>
       <c r="H72" s="63"/>
       <c r="I72" s="63"/>
       <c r="J72" s="78"/>
       <c r="K72" s="64"/>
       <c r="L72" s="64"/>
       <c r="M72" s="65"/>
     </row>
-    <row r="73" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="73" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B73" s="61">
         <v>52</v>
       </c>
       <c r="C73" s="62"/>
       <c r="D73" s="62"/>
       <c r="E73" s="63"/>
       <c r="F73" s="63"/>
       <c r="G73" s="63"/>
       <c r="H73" s="63"/>
       <c r="I73" s="63"/>
       <c r="J73" s="78"/>
       <c r="K73" s="64"/>
       <c r="L73" s="64"/>
       <c r="M73" s="65"/>
     </row>
-    <row r="74" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="74" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B74" s="61">
         <v>53</v>
       </c>
       <c r="C74" s="62"/>
       <c r="D74" s="62"/>
       <c r="E74" s="63"/>
       <c r="F74" s="63"/>
       <c r="G74" s="63"/>
       <c r="H74" s="63"/>
       <c r="I74" s="63"/>
       <c r="J74" s="78"/>
       <c r="K74" s="64"/>
       <c r="L74" s="64"/>
       <c r="M74" s="65"/>
     </row>
-    <row r="75" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="75" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B75" s="61">
         <v>54</v>
       </c>
       <c r="C75" s="62"/>
       <c r="D75" s="62"/>
       <c r="E75" s="63"/>
       <c r="F75" s="63"/>
       <c r="G75" s="63"/>
       <c r="H75" s="63"/>
       <c r="I75" s="63"/>
       <c r="J75" s="78"/>
       <c r="K75" s="64"/>
       <c r="L75" s="64"/>
       <c r="M75" s="65"/>
     </row>
-    <row r="76" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="76" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B76" s="61">
         <v>55</v>
       </c>
       <c r="C76" s="62"/>
       <c r="D76" s="62"/>
       <c r="E76" s="63"/>
       <c r="F76" s="63"/>
       <c r="G76" s="63"/>
       <c r="H76" s="63"/>
       <c r="I76" s="63"/>
       <c r="J76" s="78"/>
       <c r="K76" s="64"/>
       <c r="L76" s="64"/>
       <c r="M76" s="65"/>
     </row>
-    <row r="77" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="77" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B77" s="61">
         <v>56</v>
       </c>
       <c r="C77" s="62"/>
       <c r="D77" s="62"/>
       <c r="E77" s="63"/>
       <c r="F77" s="63"/>
       <c r="G77" s="63"/>
       <c r="H77" s="63"/>
       <c r="I77" s="63"/>
       <c r="J77" s="78"/>
       <c r="K77" s="64"/>
       <c r="L77" s="64"/>
       <c r="M77" s="65"/>
     </row>
-    <row r="78" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="78" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B78" s="61">
         <v>57</v>
       </c>
       <c r="C78" s="62"/>
       <c r="D78" s="62"/>
       <c r="E78" s="63"/>
       <c r="F78" s="63"/>
       <c r="G78" s="63"/>
       <c r="H78" s="63"/>
       <c r="I78" s="63"/>
       <c r="J78" s="78"/>
       <c r="K78" s="64"/>
       <c r="L78" s="64"/>
       <c r="M78" s="65"/>
     </row>
-    <row r="79" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="79" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B79" s="61">
         <v>58</v>
       </c>
       <c r="C79" s="62"/>
       <c r="D79" s="62"/>
       <c r="E79" s="63"/>
       <c r="F79" s="63"/>
       <c r="G79" s="63"/>
       <c r="H79" s="63"/>
       <c r="I79" s="63"/>
       <c r="J79" s="78"/>
       <c r="K79" s="64"/>
       <c r="L79" s="64"/>
       <c r="M79" s="65"/>
     </row>
-    <row r="80" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="80" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B80" s="61">
         <v>59</v>
       </c>
       <c r="C80" s="62"/>
       <c r="D80" s="62"/>
       <c r="E80" s="63"/>
       <c r="F80" s="63"/>
       <c r="G80" s="63"/>
       <c r="H80" s="63"/>
       <c r="I80" s="63"/>
       <c r="J80" s="78"/>
       <c r="K80" s="64"/>
       <c r="L80" s="64"/>
       <c r="M80" s="65"/>
     </row>
-    <row r="81" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="81" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B81" s="61">
         <v>60</v>
       </c>
       <c r="C81" s="62"/>
       <c r="D81" s="62"/>
       <c r="E81" s="63"/>
       <c r="F81" s="63"/>
       <c r="G81" s="63"/>
       <c r="H81" s="63"/>
       <c r="I81" s="63"/>
       <c r="J81" s="78"/>
       <c r="K81" s="64"/>
       <c r="L81" s="64"/>
       <c r="M81" s="65"/>
     </row>
-    <row r="82" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="82" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B82" s="61">
         <v>61</v>
       </c>
       <c r="C82" s="62"/>
       <c r="D82" s="62"/>
       <c r="E82" s="63"/>
       <c r="F82" s="63"/>
       <c r="G82" s="63"/>
       <c r="H82" s="63"/>
       <c r="I82" s="63"/>
       <c r="J82" s="78"/>
       <c r="K82" s="64"/>
       <c r="L82" s="64"/>
       <c r="M82" s="65"/>
     </row>
-    <row r="83" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="83" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B83" s="61">
         <v>62</v>
       </c>
       <c r="C83" s="62"/>
       <c r="D83" s="62"/>
       <c r="E83" s="63"/>
       <c r="F83" s="63"/>
       <c r="G83" s="63"/>
       <c r="H83" s="63"/>
       <c r="I83" s="63"/>
       <c r="J83" s="78"/>
       <c r="K83" s="64"/>
       <c r="L83" s="64"/>
       <c r="M83" s="65"/>
     </row>
-    <row r="84" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="84" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B84" s="61">
         <v>63</v>
       </c>
       <c r="C84" s="62"/>
       <c r="D84" s="62"/>
       <c r="E84" s="63"/>
       <c r="F84" s="63"/>
       <c r="G84" s="63"/>
       <c r="H84" s="63"/>
       <c r="I84" s="63"/>
       <c r="J84" s="78"/>
       <c r="K84" s="64"/>
       <c r="L84" s="64"/>
       <c r="M84" s="65"/>
     </row>
-    <row r="85" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="85" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B85" s="61">
         <v>64</v>
       </c>
       <c r="C85" s="62"/>
       <c r="D85" s="62"/>
       <c r="E85" s="63"/>
       <c r="F85" s="63"/>
       <c r="G85" s="63"/>
       <c r="H85" s="63"/>
       <c r="I85" s="63"/>
       <c r="J85" s="78"/>
       <c r="K85" s="64"/>
       <c r="L85" s="64"/>
       <c r="M85" s="65"/>
     </row>
-    <row r="86" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="86" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B86" s="61">
         <v>65</v>
       </c>
       <c r="C86" s="62"/>
       <c r="D86" s="62"/>
       <c r="E86" s="63"/>
       <c r="F86" s="63"/>
       <c r="G86" s="63"/>
       <c r="H86" s="63"/>
       <c r="I86" s="63"/>
       <c r="J86" s="78"/>
       <c r="K86" s="64"/>
       <c r="L86" s="64"/>
       <c r="M86" s="65"/>
     </row>
-    <row r="87" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="87" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B87" s="61">
         <v>66</v>
       </c>
       <c r="C87" s="62"/>
       <c r="D87" s="62"/>
       <c r="E87" s="63"/>
       <c r="F87" s="63"/>
       <c r="G87" s="63"/>
       <c r="H87" s="63"/>
       <c r="I87" s="63"/>
       <c r="J87" s="78"/>
       <c r="K87" s="64"/>
       <c r="L87" s="64"/>
       <c r="M87" s="65"/>
     </row>
-    <row r="88" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="88" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B88" s="61">
         <v>67</v>
       </c>
       <c r="C88" s="62"/>
       <c r="D88" s="62"/>
       <c r="E88" s="63"/>
       <c r="F88" s="63"/>
       <c r="G88" s="63"/>
       <c r="H88" s="63"/>
       <c r="I88" s="63"/>
       <c r="J88" s="78"/>
       <c r="K88" s="64"/>
       <c r="L88" s="64"/>
       <c r="M88" s="65"/>
     </row>
-    <row r="89" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="89" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B89" s="61">
         <v>68</v>
       </c>
       <c r="C89" s="62"/>
       <c r="D89" s="62"/>
       <c r="E89" s="63"/>
       <c r="F89" s="63"/>
       <c r="G89" s="63"/>
       <c r="H89" s="63"/>
       <c r="I89" s="63"/>
       <c r="J89" s="78"/>
       <c r="K89" s="64"/>
       <c r="L89" s="64"/>
       <c r="M89" s="65"/>
     </row>
-    <row r="90" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="90" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B90" s="61">
         <v>69</v>
       </c>
       <c r="C90" s="62"/>
       <c r="D90" s="62"/>
       <c r="E90" s="63"/>
       <c r="F90" s="63"/>
       <c r="G90" s="63"/>
       <c r="H90" s="63"/>
       <c r="I90" s="63"/>
       <c r="J90" s="78"/>
       <c r="K90" s="64"/>
       <c r="L90" s="64"/>
       <c r="M90" s="65"/>
     </row>
-    <row r="91" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="91" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B91" s="61">
         <v>70</v>
       </c>
       <c r="C91" s="62"/>
       <c r="D91" s="62"/>
       <c r="E91" s="63"/>
       <c r="F91" s="63"/>
       <c r="G91" s="63"/>
       <c r="H91" s="63"/>
       <c r="I91" s="63"/>
       <c r="J91" s="78"/>
       <c r="K91" s="64"/>
       <c r="L91" s="64"/>
       <c r="M91" s="65"/>
     </row>
-    <row r="92" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="92" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B92" s="61">
         <v>71</v>
       </c>
       <c r="C92" s="62"/>
       <c r="D92" s="62"/>
       <c r="E92" s="63"/>
       <c r="F92" s="63"/>
       <c r="G92" s="63"/>
       <c r="H92" s="63"/>
       <c r="I92" s="63"/>
       <c r="J92" s="78"/>
       <c r="K92" s="64"/>
       <c r="L92" s="64"/>
       <c r="M92" s="65"/>
     </row>
-    <row r="93" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="93" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B93" s="61">
         <v>72</v>
       </c>
       <c r="C93" s="62"/>
       <c r="D93" s="62"/>
       <c r="E93" s="63"/>
       <c r="F93" s="63"/>
       <c r="G93" s="63"/>
       <c r="H93" s="63"/>
       <c r="I93" s="63"/>
       <c r="J93" s="78"/>
       <c r="K93" s="64"/>
       <c r="L93" s="64"/>
       <c r="M93" s="65"/>
     </row>
-    <row r="94" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="94" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B94" s="61">
         <v>73</v>
       </c>
       <c r="C94" s="62"/>
       <c r="D94" s="62"/>
       <c r="E94" s="63"/>
       <c r="F94" s="63"/>
       <c r="G94" s="63"/>
       <c r="H94" s="63"/>
       <c r="I94" s="63"/>
       <c r="J94" s="78"/>
       <c r="K94" s="64"/>
       <c r="L94" s="64"/>
       <c r="M94" s="65"/>
     </row>
-    <row r="95" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="95" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B95" s="61">
         <v>74</v>
       </c>
       <c r="C95" s="62"/>
       <c r="D95" s="62"/>
       <c r="E95" s="63"/>
       <c r="F95" s="63"/>
       <c r="G95" s="63"/>
       <c r="H95" s="63"/>
       <c r="I95" s="63"/>
       <c r="J95" s="78"/>
       <c r="K95" s="64"/>
       <c r="L95" s="64"/>
       <c r="M95" s="65"/>
     </row>
-    <row r="96" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="96" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B96" s="61">
         <v>75</v>
       </c>
       <c r="C96" s="62"/>
       <c r="D96" s="62"/>
       <c r="E96" s="63"/>
       <c r="F96" s="63"/>
       <c r="G96" s="63"/>
       <c r="H96" s="63"/>
       <c r="I96" s="63"/>
       <c r="J96" s="78"/>
       <c r="K96" s="64"/>
       <c r="L96" s="64"/>
       <c r="M96" s="65"/>
     </row>
-    <row r="97" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="97" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B97" s="61">
         <v>76</v>
       </c>
       <c r="C97" s="62"/>
       <c r="D97" s="62"/>
       <c r="E97" s="63"/>
       <c r="F97" s="63"/>
       <c r="G97" s="63"/>
       <c r="H97" s="63"/>
       <c r="I97" s="63"/>
       <c r="J97" s="78"/>
       <c r="K97" s="64"/>
       <c r="L97" s="64"/>
       <c r="M97" s="65"/>
     </row>
-    <row r="98" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="98" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B98" s="61">
         <v>77</v>
       </c>
       <c r="C98" s="62"/>
       <c r="D98" s="62"/>
       <c r="E98" s="63"/>
       <c r="F98" s="63"/>
       <c r="G98" s="63"/>
       <c r="H98" s="63"/>
       <c r="I98" s="63"/>
       <c r="J98" s="78"/>
       <c r="K98" s="64"/>
       <c r="L98" s="64"/>
       <c r="M98" s="65"/>
     </row>
-    <row r="99" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="99" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B99" s="61">
         <v>78</v>
       </c>
       <c r="C99" s="62"/>
       <c r="D99" s="62"/>
       <c r="E99" s="63"/>
       <c r="F99" s="63"/>
       <c r="G99" s="63"/>
       <c r="H99" s="63"/>
       <c r="I99" s="63"/>
       <c r="J99" s="78"/>
       <c r="K99" s="64"/>
       <c r="L99" s="64"/>
       <c r="M99" s="65"/>
     </row>
-    <row r="100" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="100" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B100" s="61">
         <v>79</v>
       </c>
       <c r="C100" s="62"/>
       <c r="D100" s="62"/>
       <c r="E100" s="63"/>
       <c r="F100" s="63"/>
       <c r="G100" s="63"/>
       <c r="H100" s="63"/>
       <c r="I100" s="63"/>
       <c r="J100" s="78"/>
       <c r="K100" s="64"/>
       <c r="L100" s="64"/>
       <c r="M100" s="65"/>
     </row>
-    <row r="101" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="101" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B101" s="61">
         <v>80</v>
       </c>
       <c r="C101" s="62"/>
       <c r="D101" s="62"/>
       <c r="E101" s="63"/>
       <c r="F101" s="63"/>
       <c r="G101" s="63"/>
       <c r="H101" s="63"/>
       <c r="I101" s="63"/>
       <c r="J101" s="78"/>
       <c r="K101" s="64"/>
       <c r="L101" s="64"/>
       <c r="M101" s="65"/>
     </row>
-    <row r="102" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="102" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B102" s="61">
         <v>81</v>
       </c>
       <c r="C102" s="62"/>
       <c r="D102" s="62"/>
       <c r="E102" s="63"/>
       <c r="F102" s="63"/>
       <c r="G102" s="63"/>
       <c r="H102" s="63"/>
       <c r="I102" s="63"/>
       <c r="J102" s="78"/>
       <c r="K102" s="64"/>
       <c r="L102" s="64"/>
       <c r="M102" s="65"/>
     </row>
-    <row r="103" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="103" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B103" s="61">
         <v>82</v>
       </c>
       <c r="C103" s="62"/>
       <c r="D103" s="62"/>
       <c r="E103" s="63"/>
       <c r="F103" s="63"/>
       <c r="G103" s="63"/>
       <c r="H103" s="63"/>
       <c r="I103" s="63"/>
       <c r="J103" s="78"/>
       <c r="K103" s="64"/>
       <c r="L103" s="64"/>
       <c r="M103" s="65"/>
     </row>
-    <row r="104" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="104" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B104" s="61">
         <v>83</v>
       </c>
       <c r="C104" s="62"/>
       <c r="D104" s="62"/>
       <c r="E104" s="63"/>
       <c r="F104" s="63"/>
       <c r="G104" s="63"/>
       <c r="H104" s="63"/>
       <c r="I104" s="63"/>
       <c r="J104" s="78"/>
       <c r="K104" s="64"/>
       <c r="L104" s="64"/>
       <c r="M104" s="65"/>
     </row>
-    <row r="105" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="105" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B105" s="61">
         <v>84</v>
       </c>
       <c r="C105" s="62"/>
       <c r="D105" s="62"/>
       <c r="E105" s="63"/>
       <c r="F105" s="63"/>
       <c r="G105" s="63"/>
       <c r="H105" s="63"/>
       <c r="I105" s="63"/>
       <c r="J105" s="78"/>
       <c r="K105" s="64"/>
       <c r="L105" s="64"/>
       <c r="M105" s="65"/>
     </row>
-    <row r="106" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="106" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B106" s="61">
         <v>85</v>
       </c>
       <c r="C106" s="62"/>
       <c r="D106" s="62"/>
       <c r="E106" s="63"/>
       <c r="F106" s="63"/>
       <c r="G106" s="63"/>
       <c r="H106" s="63"/>
       <c r="I106" s="63"/>
       <c r="J106" s="78"/>
       <c r="K106" s="64"/>
       <c r="L106" s="64"/>
       <c r="M106" s="65"/>
     </row>
-    <row r="107" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="107" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B107" s="61">
         <v>86</v>
       </c>
       <c r="C107" s="62"/>
       <c r="D107" s="62"/>
       <c r="E107" s="63"/>
       <c r="F107" s="63"/>
       <c r="G107" s="63"/>
       <c r="H107" s="63"/>
       <c r="I107" s="63"/>
       <c r="J107" s="78"/>
       <c r="K107" s="64"/>
       <c r="L107" s="64"/>
       <c r="M107" s="65"/>
     </row>
-    <row r="108" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="108" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B108" s="61">
         <v>87</v>
       </c>
       <c r="C108" s="62"/>
       <c r="D108" s="62"/>
       <c r="E108" s="63"/>
       <c r="F108" s="63"/>
       <c r="G108" s="63"/>
       <c r="H108" s="63"/>
       <c r="I108" s="63"/>
       <c r="J108" s="78"/>
       <c r="K108" s="64"/>
       <c r="L108" s="64"/>
       <c r="M108" s="65"/>
     </row>
-    <row r="109" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="109" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B109" s="61">
         <v>88</v>
       </c>
       <c r="C109" s="62"/>
       <c r="D109" s="62"/>
       <c r="E109" s="63"/>
       <c r="F109" s="63"/>
       <c r="G109" s="63"/>
       <c r="H109" s="63"/>
       <c r="I109" s="63"/>
       <c r="J109" s="78"/>
       <c r="K109" s="64"/>
       <c r="L109" s="64"/>
       <c r="M109" s="65"/>
     </row>
-    <row r="110" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="110" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B110" s="61">
         <v>89</v>
       </c>
       <c r="C110" s="62"/>
       <c r="D110" s="62"/>
       <c r="E110" s="63"/>
       <c r="F110" s="63"/>
       <c r="G110" s="63"/>
       <c r="H110" s="63"/>
       <c r="I110" s="63"/>
       <c r="J110" s="78"/>
       <c r="K110" s="64"/>
       <c r="L110" s="64"/>
       <c r="M110" s="65"/>
     </row>
-    <row r="111" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="111" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B111" s="61">
         <v>90</v>
       </c>
       <c r="C111" s="62"/>
       <c r="D111" s="62"/>
       <c r="E111" s="63"/>
       <c r="F111" s="63"/>
       <c r="G111" s="63"/>
       <c r="H111" s="63"/>
       <c r="I111" s="63"/>
       <c r="J111" s="78"/>
       <c r="K111" s="64"/>
       <c r="L111" s="64"/>
       <c r="M111" s="65"/>
     </row>
-    <row r="112" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="112" spans="2:13" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B112" s="61">
         <v>91</v>
       </c>
       <c r="C112" s="62"/>
       <c r="D112" s="62"/>
       <c r="E112" s="63"/>
       <c r="F112" s="63"/>
       <c r="G112" s="63"/>
       <c r="H112" s="63"/>
       <c r="I112" s="63"/>
       <c r="J112" s="78"/>
       <c r="K112" s="64"/>
       <c r="L112" s="64"/>
       <c r="M112" s="65"/>
     </row>
-    <row r="113" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="113" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B113" s="61">
         <v>92</v>
       </c>
       <c r="C113" s="62"/>
       <c r="D113" s="62"/>
       <c r="E113" s="63"/>
       <c r="F113" s="63"/>
       <c r="G113" s="63"/>
       <c r="H113" s="63"/>
       <c r="I113" s="63"/>
       <c r="J113" s="78"/>
       <c r="K113" s="64"/>
       <c r="L113" s="64"/>
       <c r="M113" s="65"/>
     </row>
-    <row r="114" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="114" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B114" s="61">
         <v>93</v>
       </c>
       <c r="C114" s="62"/>
       <c r="D114" s="62"/>
       <c r="E114" s="63"/>
       <c r="F114" s="63"/>
       <c r="G114" s="63"/>
       <c r="H114" s="63"/>
       <c r="I114" s="63"/>
       <c r="J114" s="78"/>
       <c r="K114" s="64"/>
       <c r="L114" s="64"/>
       <c r="M114" s="65"/>
     </row>
-    <row r="115" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="115" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B115" s="61">
         <v>94</v>
       </c>
       <c r="C115" s="62"/>
       <c r="D115" s="62"/>
       <c r="E115" s="63"/>
       <c r="F115" s="63"/>
       <c r="G115" s="63"/>
       <c r="H115" s="63"/>
       <c r="I115" s="63"/>
       <c r="J115" s="78"/>
       <c r="K115" s="64"/>
       <c r="L115" s="64"/>
       <c r="M115" s="65"/>
     </row>
-    <row r="116" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="116" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B116" s="61">
         <v>95</v>
       </c>
       <c r="C116" s="62"/>
       <c r="D116" s="62"/>
       <c r="E116" s="63"/>
       <c r="F116" s="63"/>
       <c r="G116" s="63"/>
       <c r="H116" s="63"/>
       <c r="I116" s="63"/>
       <c r="J116" s="78"/>
       <c r="K116" s="64"/>
       <c r="L116" s="64"/>
       <c r="M116" s="65"/>
     </row>
-    <row r="117" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="117" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B117" s="61">
         <v>96</v>
       </c>
       <c r="C117" s="62"/>
       <c r="D117" s="62"/>
       <c r="E117" s="63"/>
       <c r="F117" s="63"/>
       <c r="G117" s="63"/>
       <c r="H117" s="63"/>
       <c r="I117" s="63"/>
       <c r="J117" s="78"/>
       <c r="K117" s="64"/>
       <c r="L117" s="64"/>
       <c r="M117" s="65"/>
     </row>
-    <row r="118" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="118" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B118" s="61">
         <v>97</v>
       </c>
       <c r="C118" s="62"/>
       <c r="D118" s="62"/>
       <c r="E118" s="63"/>
       <c r="F118" s="63"/>
       <c r="G118" s="63"/>
       <c r="H118" s="63"/>
       <c r="I118" s="63"/>
       <c r="J118" s="78"/>
       <c r="K118" s="64"/>
       <c r="L118" s="64"/>
       <c r="M118" s="65"/>
     </row>
-    <row r="119" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="119" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B119" s="61">
         <v>98</v>
       </c>
       <c r="C119" s="62"/>
       <c r="D119" s="62"/>
       <c r="E119" s="63"/>
       <c r="F119" s="63"/>
       <c r="G119" s="63"/>
       <c r="H119" s="63"/>
       <c r="I119" s="63"/>
       <c r="J119" s="78"/>
       <c r="K119" s="64"/>
       <c r="L119" s="64"/>
       <c r="M119" s="65"/>
     </row>
-    <row r="120" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="120" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B120" s="61">
         <v>99</v>
       </c>
       <c r="C120" s="62"/>
       <c r="D120" s="62"/>
       <c r="E120" s="63"/>
       <c r="F120" s="63"/>
       <c r="G120" s="63"/>
       <c r="H120" s="63"/>
       <c r="I120" s="63"/>
       <c r="J120" s="78"/>
       <c r="K120" s="64"/>
       <c r="L120" s="64"/>
       <c r="M120" s="65"/>
     </row>
-    <row r="121" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="121" spans="2:15" s="66" customFormat="1" ht="16.5" customHeight="1">
       <c r="B121" s="61">
         <v>100</v>
       </c>
       <c r="C121" s="62"/>
       <c r="D121" s="62"/>
       <c r="E121" s="63"/>
       <c r="F121" s="63"/>
       <c r="G121" s="63"/>
       <c r="H121" s="63"/>
       <c r="I121" s="63"/>
       <c r="J121" s="78"/>
       <c r="K121" s="64"/>
       <c r="L121" s="64"/>
       <c r="M121" s="65"/>
     </row>
-    <row r="122" spans="2:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="122" spans="2:15" ht="20.100000000000001" customHeight="1">
       <c r="N122" s="21"/>
       <c r="O122" s="21"/>
     </row>
-    <row r="123" spans="2:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="123" spans="2:15" ht="20.100000000000001" customHeight="1">
       <c r="N123" s="21"/>
       <c r="O123" s="21"/>
     </row>
-    <row r="124" spans="2:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="124" spans="2:15" ht="20.100000000000001" customHeight="1">
       <c r="N124" s="21"/>
       <c r="O124" s="21"/>
     </row>
-    <row r="125" spans="2:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="125" spans="2:15" ht="20.100000000000001" customHeight="1">
       <c r="N125" s="21"/>
       <c r="O125" s="21"/>
     </row>
-    <row r="126" spans="2:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="126" spans="2:15" ht="20.100000000000001" customHeight="1">
       <c r="N126" s="21"/>
       <c r="O126" s="21"/>
     </row>
-    <row r="127" spans="2:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="127" spans="2:15" ht="20.100000000000001" customHeight="1">
       <c r="N127" s="21"/>
       <c r="O127" s="21"/>
     </row>
-    <row r="128" spans="2:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="128" spans="2:15" ht="20.100000000000001" customHeight="1">
       <c r="N128" s="21"/>
       <c r="O128" s="21"/>
     </row>
-    <row r="129" spans="14:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="129" spans="14:15" ht="20.100000000000001" customHeight="1">
       <c r="N129" s="21"/>
       <c r="O129" s="21"/>
     </row>
-    <row r="130" spans="14:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="130" spans="14:15" ht="20.100000000000001" customHeight="1">
       <c r="N130" s="21"/>
       <c r="O130" s="21"/>
     </row>
-    <row r="131" spans="14:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="131" spans="14:15" ht="20.100000000000001" customHeight="1">
       <c r="N131" s="21"/>
       <c r="O131" s="21"/>
     </row>
-    <row r="132" spans="14:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="132" spans="14:15" ht="20.100000000000001" customHeight="1">
       <c r="N132" s="21"/>
       <c r="O132" s="21"/>
     </row>
-    <row r="133" spans="14:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="133" spans="14:15" ht="20.100000000000001" customHeight="1">
       <c r="N133" s="21"/>
       <c r="O133" s="21"/>
     </row>
-    <row r="134" spans="14:15" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="134" spans="14:15" ht="20.100000000000001" customHeight="1">
       <c r="N134" s="21"/>
       <c r="O134" s="21"/>
     </row>
   </sheetData>
   <sheetProtection password="CCED" sheet="1" formatCells="0" formatColumns="0" formatRows="0" insertRows="0" deleteRows="0" selectLockedCells="1" sort="0" autoFilter="0"/>
   <mergeCells count="14">
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="B15:C15"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="I5:J5"/>
     <mergeCell ref="I6:J6"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="B5:C5"/>
     <mergeCell ref="B6:C6"/>
     <mergeCell ref="B7:C7"/>
     <mergeCell ref="B11:C11"/>
     <mergeCell ref="B12:C12"/>
     <mergeCell ref="B13:C13"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="B10:C10"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <dataValidations xWindow="238" yWindow="388" count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D7">
       <formula1>"진단사업장,인터넷 검색,캠페인,리플릿,신문광고,광고매체(TV/라디오),누리소통망(SNS),기타(직접입력)"</formula1>
@@ -4969,566 +4987,568 @@
     <dataValidation type="textLength" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" promptTitle="법인명" prompt="사업자등록증상 법인명으로 작성" sqref="D5">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="M20:M121">
       <formula1>"서울센터(서울/강원),인천센터(경기/인천),대전센터(대전/세종/충남/충북),대구센터(대구/경북),경남센터(부산/울산/창원),전북센터(전남/전북/제주)"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="J20" r:id="rId1"/>
     <hyperlink ref="J21" r:id="rId2"/>
     <hyperlink ref="I6" r:id="rId3"/>
     <hyperlink ref="L10:M10" r:id="rId4" display="[이용약관 및 개인정보취급방침 전문(Click)]"/>
     <hyperlink ref="M16" location="'과정정보(참고)'!A3" display="※전체과정정보(Click)"/>
   </hyperlinks>
   <pageMargins left="0.70866141732283472" right="1.32" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="35" fitToHeight="0" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M18"/>
   <sheetViews>
     <sheetView showGridLines="0" workbookViewId="0">
       <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft"/>
+      <selection pane="bottomLeft" activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="16.5" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="16.5"/>
   <cols>
     <col min="1" max="1" width="5.625" style="1" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13.875" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="15" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
     <col min="6" max="6" width="13.375" customWidth="1"/>
     <col min="7" max="7" width="80.625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="23.5" customWidth="1"/>
     <col min="9" max="9" width="9.875" customWidth="1"/>
     <col min="10" max="10" width="37.25" customWidth="1"/>
     <col min="11" max="16384" width="9" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="1" spans="1:13" ht="30" customHeight="1">
       <c r="A1" s="8" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
       <c r="B1" s="8"/>
       <c r="C1" s="8"/>
       <c r="D1" s="8"/>
       <c r="E1" s="8"/>
       <c r="F1" s="8"/>
       <c r="G1" s="9"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
     </row>
-    <row r="2" spans="1:13" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="2" spans="1:13" ht="15" customHeight="1">
       <c r="A2" s="8"/>
       <c r="B2" s="8"/>
       <c r="C2" s="8"/>
       <c r="D2" s="8"/>
       <c r="E2" s="8"/>
       <c r="F2" s="8"/>
       <c r="G2" s="11" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
     </row>
-    <row r="3" spans="1:13" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="3" spans="1:13" ht="24.95" customHeight="1">
       <c r="A3" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B3" s="3" t="s">
         <v>21</v>
       </c>
       <c r="C3" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D3" s="3" t="s">
         <v>23</v>
       </c>
       <c r="E3" s="3" t="s">
         <v>38</v>
       </c>
       <c r="F3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="G3" s="3" t="s">
         <v>14</v>
       </c>
       <c r="H3" s="3" t="s">
         <v>24</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>39</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="13" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="4" spans="1:13" s="13" customFormat="1" ht="54.75" customHeight="1">
       <c r="A4" s="5">
         <f>SUBTOTAL(103,$B$4:B4)*1</f>
         <v>1</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>61</v>
       </c>
-      <c r="F4" s="114" t="s">
-        <v>107</v>
+      <c r="F4" s="115" t="s">
+        <v>104</v>
       </c>
       <c r="G4" s="69" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>72</v>
+      </c>
+      <c r="H4" s="92" t="s">
+        <v>136</v>
       </c>
       <c r="I4" s="6">
         <v>3</v>
       </c>
       <c r="J4" s="15" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A5" s="5">
         <f>SUBTOTAL(103,$B$4:B5)*1</f>
         <v>2</v>
       </c>
       <c r="B5" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D5" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="C5" s="14" t="s">
+      <c r="E5" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="D5" s="14" t="s">
-[...5 lines deleted...]
-      <c r="F5" s="114"/>
+      <c r="F5" s="115"/>
       <c r="G5" s="12" t="s">
-        <v>76</v>
-[...1 lines deleted...]
-      <c r="H5" s="112"/>
+        <v>73</v>
+      </c>
+      <c r="H5" s="116" t="s">
+        <v>137</v>
+      </c>
       <c r="I5" s="6">
         <v>1</v>
       </c>
-      <c r="J5" s="109" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J5" s="110" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A6" s="5">
         <f>SUBTOTAL(103,$B$4:B6)*1</f>
         <v>3</v>
       </c>
       <c r="B6" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="C6" s="14" t="s">
+      <c r="E6" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="D6" s="14" t="s">
-[...5 lines deleted...]
-      <c r="F6" s="114"/>
+      <c r="F6" s="115"/>
       <c r="G6" s="12" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="H6" s="112"/>
+        <v>115</v>
+      </c>
+      <c r="H6" s="117"/>
       <c r="I6" s="6">
         <v>2</v>
       </c>
-      <c r="J6" s="110"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J6" s="111"/>
+    </row>
+    <row r="7" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A7" s="5">
         <f>SUBTOTAL(103,$B$4:B7)*1</f>
         <v>4</v>
       </c>
       <c r="B7" s="18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>68</v>
+      </c>
+      <c r="D7" s="18" t="s">
         <v>69</v>
       </c>
-      <c r="C7" s="18" t="s">
+      <c r="E7" s="18" t="s">
         <v>70</v>
       </c>
-      <c r="D7" s="18" t="s">
-[...5 lines deleted...]
-      <c r="F7" s="114"/>
+      <c r="F7" s="115"/>
       <c r="G7" s="12" t="s">
-        <v>77</v>
-[...1 lines deleted...]
-      <c r="H7" s="112"/>
+        <v>74</v>
+      </c>
+      <c r="H7" s="117"/>
       <c r="I7" s="6">
         <v>1</v>
       </c>
-      <c r="J7" s="110"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J7" s="111"/>
+    </row>
+    <row r="8" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A8" s="5">
         <f>SUBTOTAL(103,$B$4:B8)*1</f>
         <v>5</v>
       </c>
       <c r="B8" s="14" t="s">
+        <v>67</v>
+      </c>
+      <c r="C8" s="14" t="s">
+        <v>68</v>
+      </c>
+      <c r="D8" s="14" t="s">
         <v>69</v>
       </c>
-      <c r="C8" s="14" t="s">
+      <c r="E8" s="14" t="s">
         <v>70</v>
       </c>
-      <c r="D8" s="14" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="114"/>
+      <c r="F8" s="115"/>
       <c r="G8" s="12" t="s">
-        <v>85</v>
-[...1 lines deleted...]
-      <c r="H8" s="112"/>
+        <v>82</v>
+      </c>
+      <c r="H8" s="117"/>
       <c r="I8" s="6">
         <v>1</v>
       </c>
-      <c r="J8" s="110"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J8" s="111"/>
+    </row>
+    <row r="9" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A9" s="5">
         <f>SUBTOTAL(103,$B$4:B9)*1</f>
         <v>6</v>
       </c>
       <c r="B9" s="91" t="s">
         <v>15</v>
       </c>
       <c r="C9" s="91" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="91" t="s">
         <v>62</v>
       </c>
       <c r="E9" s="91" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="F9" s="114"/>
+        <v>70</v>
+      </c>
+      <c r="F9" s="115"/>
       <c r="G9" s="12" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="H9" s="112"/>
+        <v>116</v>
+      </c>
+      <c r="H9" s="117"/>
       <c r="I9" s="6">
         <v>2</v>
       </c>
-      <c r="J9" s="110"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J9" s="111"/>
+    </row>
+    <row r="10" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A10" s="5">
         <f>SUBTOTAL(103,$B$4:B10)*1</f>
         <v>7</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="D10" s="2" t="s">
         <v>62</v>
       </c>
       <c r="E10" s="14" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="F10" s="114"/>
+        <v>70</v>
+      </c>
+      <c r="F10" s="115"/>
       <c r="G10" s="12" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="H10" s="113"/>
+        <v>133</v>
+      </c>
+      <c r="H10" s="118"/>
       <c r="I10" s="6">
         <v>2</v>
       </c>
-      <c r="J10" s="110"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J10" s="111"/>
+    </row>
+    <row r="11" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A11" s="5">
         <f>SUBTOTAL(103,$B$4:B11)*1</f>
         <v>8</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D11" s="2" t="s">
         <v>34</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="F11" s="114"/>
+        <v>87</v>
+      </c>
+      <c r="F11" s="115"/>
       <c r="G11" s="4" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>83</v>
+      </c>
+      <c r="H11" s="114" t="s">
+        <v>134</v>
       </c>
       <c r="I11" s="6">
         <v>2</v>
       </c>
-      <c r="J11" s="110"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J11" s="111"/>
+    </row>
+    <row r="12" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A12" s="5">
         <f>SUBTOTAL(103,$B$4:B12)*1</f>
         <v>9</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="E12" s="2" t="s">
         <v>36</v>
       </c>
-      <c r="F12" s="114"/>
+      <c r="F12" s="115"/>
       <c r="G12" s="4" t="s">
-        <v>87</v>
-[...1 lines deleted...]
-      <c r="H12" s="113"/>
+        <v>84</v>
+      </c>
+      <c r="H12" s="114"/>
       <c r="I12" s="6">
         <v>2</v>
       </c>
-      <c r="J12" s="110"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J12" s="111"/>
+    </row>
+    <row r="13" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A13" s="5">
         <f>SUBTOTAL(103,$B$4:B13)*1</f>
         <v>10</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="E13" s="2" t="s">
         <v>35</v>
       </c>
-      <c r="F13" s="114"/>
+      <c r="F13" s="115"/>
       <c r="G13" s="4" t="s">
-        <v>88</v>
-[...1 lines deleted...]
-      <c r="H13" s="113"/>
+        <v>85</v>
+      </c>
+      <c r="H13" s="114"/>
       <c r="I13" s="6">
         <v>2</v>
       </c>
-      <c r="J13" s="110"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J13" s="111"/>
+    </row>
+    <row r="14" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A14" s="5">
         <f>SUBTOTAL(103,$B$4:B14)*1</f>
         <v>11</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D14" s="2" t="s">
         <v>37</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="F14" s="114"/>
+        <v>88</v>
+      </c>
+      <c r="F14" s="115"/>
       <c r="G14" s="4" t="s">
-        <v>89</v>
-[...1 lines deleted...]
-      <c r="H14" s="113"/>
+        <v>86</v>
+      </c>
+      <c r="H14" s="114"/>
       <c r="I14" s="6">
         <v>4</v>
       </c>
-      <c r="J14" s="110"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J14" s="111"/>
+    </row>
+    <row r="15" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A15" s="5">
         <f>SUBTOTAL(103,$B$4:B15)*1</f>
         <v>12</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D15" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E15" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="F15" s="114" t="s">
-        <v>108</v>
+      <c r="F15" s="115" t="s">
+        <v>105</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>89</v>
+      </c>
+      <c r="H15" s="113" t="s">
+        <v>135</v>
       </c>
       <c r="I15" s="6">
         <v>6</v>
       </c>
-      <c r="J15" s="110"/>
+      <c r="J15" s="111"/>
       <c r="L15" s="16"/>
       <c r="M15" s="17"/>
     </row>
-    <row r="16" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="16" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A16" s="5">
         <f>SUBTOTAL(103,$B$4:B16)*1</f>
         <v>13</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D16" s="2" t="s">
         <v>26</v>
       </c>
       <c r="E16" s="2" t="s">
         <v>57</v>
       </c>
-      <c r="F16" s="114"/>
+      <c r="F16" s="115"/>
       <c r="G16" s="4" t="s">
-        <v>93</v>
-[...1 lines deleted...]
-      <c r="H16" s="113"/>
+        <v>90</v>
+      </c>
+      <c r="H16" s="114"/>
       <c r="I16" s="6">
         <v>12</v>
       </c>
-      <c r="J16" s="110"/>
+      <c r="J16" s="111"/>
       <c r="L16" s="16"/>
       <c r="M16" s="17"/>
     </row>
-    <row r="17" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="17" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A17" s="5">
         <f>SUBTOTAL(103,$B$4:B17)*1</f>
         <v>14</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D17" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E17" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="F17" s="114" t="s">
+      <c r="F17" s="115" t="s">
         <v>60</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>94</v>
-[...1 lines deleted...]
-      <c r="H17" s="113"/>
+        <v>91</v>
+      </c>
+      <c r="H17" s="114"/>
       <c r="I17" s="6">
         <v>6</v>
       </c>
-      <c r="J17" s="110"/>
+      <c r="J17" s="111"/>
       <c r="L17" s="16"/>
       <c r="M17" s="17"/>
     </row>
-    <row r="18" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="18" spans="1:13" s="13" customFormat="1" ht="24.95" customHeight="1">
       <c r="A18" s="5">
         <f>SUBTOTAL(103,$B$4:B18)*1</f>
         <v>15</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>25</v>
       </c>
       <c r="D18" s="2" t="s">
         <v>32</v>
       </c>
       <c r="E18" s="2" t="s">
         <v>59</v>
       </c>
-      <c r="F18" s="114"/>
+      <c r="F18" s="115"/>
       <c r="G18" s="4" t="s">
-        <v>95</v>
-[...1 lines deleted...]
-      <c r="H18" s="113"/>
+        <v>92</v>
+      </c>
+      <c r="H18" s="114"/>
       <c r="I18" s="6">
         <v>12</v>
       </c>
-      <c r="J18" s="111"/>
+      <c r="J18" s="112"/>
       <c r="L18" s="16"/>
       <c r="M18" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="J5:J18"/>
     <mergeCell ref="H15:H18"/>
     <mergeCell ref="H11:H14"/>
-    <mergeCell ref="H4:H10"/>
     <mergeCell ref="F4:F14"/>
     <mergeCell ref="F15:F16"/>
     <mergeCell ref="F17:F18"/>
+    <mergeCell ref="H5:H10"/>
   </mergeCells>
   <phoneticPr fontId="15" type="noConversion"/>
   <conditionalFormatting sqref="G3">
     <cfRule type="duplicateValues" dxfId="22" priority="48"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="G11:G14">
     <cfRule type="duplicateValues" dxfId="21" priority="15"/>
     <cfRule type="duplicateValues" dxfId="20" priority="16"/>
     <cfRule type="duplicateValues" dxfId="19" priority="17"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="G11:G14">
     <cfRule type="duplicateValues" dxfId="18" priority="14"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="I4:J5 I6:I8 I10:I18">
     <cfRule type="containsBlanks" dxfId="17" priority="8">
       <formula>LEN(TRIM(I4))=0</formula>
     </cfRule>
   </conditionalFormatting>
   <conditionalFormatting sqref="G4:G8 G10">
     <cfRule type="duplicateValues" dxfId="16" priority="102"/>
     <cfRule type="duplicateValues" dxfId="15" priority="103"/>
     <cfRule type="duplicateValues" dxfId="14" priority="104"/>
   </conditionalFormatting>
   <conditionalFormatting sqref="G4:G8 G10">
     <cfRule type="duplicateValues" dxfId="13" priority="105"/>